--- v0 (2026-02-05)
+++ v1 (2026-06-16)
@@ -54,213 +54,213 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2216/001-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2216/001-1994.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS CARGOS DE OFICIAL LEGISLATIVO, SECRETÁRIO LEGISLATIVO, CONTADOR, ASSESSOR JURÍDICO E MOTORISTA DESTA COLENDA CASA DE LEIS, EM 140%.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS CARGOS DE OFICIAL LEGISLATIVO, SECRETÁRIO LEGISLATIVO, CONTADOR, ASSESSOR JURÍDICO E MOTORISTA DESTA COLENDA CASA DE LEIS, EM 42%.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2218/003-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2218/003-1994.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE DATILÓGRAFO DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA - ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2219/004-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2219/004-1994.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE ASSESSOR DE IMPRENSA DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA - ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2220/005-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2220/005-1994.pdf</t>
   </si>
   <si>
     <t>CONVERTE EM URV TODOS OS CARGOS COMISSIONADOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA - ES.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2221/007-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2221/007-1994.pdf</t>
   </si>
   <si>
     <t>CRIAR PLANTÃO DE ATENDIMENTO À POPULAÇÃO DO MUNICÍPIO, NO RECINTO DA CÂMARA OU FORA DELA, E EXERCIDO POR DOIS (2) SENHORES VEREADORES, DURANTE O DIA DA SEMANA.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ACRESCENTA AO ARTIGO Nº 71 DO CAPÍTULO II "DA POSSE, DA LICENÇA E DA SUBSTITUIÇÃO ", O PARÁGRAFO PRIMEIRO.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2223/009-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2223/009-1994.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS CARGOS DE OFICIAL LEGISLATIVO, SECRETÁRIO LEGISLATIVO, CONTADOS, ASSESSOR JURÍDICO, MOTORISTA, DATILÓGRAFO E ASSESSOR DE IMPRENSA DESTA COLENDA CASA DE LEIS, EM 15%.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2224/010-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2224/010-1994.pdf</t>
   </si>
   <si>
     <t>REAJUSTA EM 15% (QUINZE POR CENTO), EM URV, A REMUNERAÇÃO DO PREFEITO MUNICÍPAL E DOS VEREADORES.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2225/011-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2225/011-1994.pdf</t>
   </si>
   <si>
     <t>MODIFICA OS TERMOS DO ARTIGO 181, §1º, DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2226/012-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2226/012-1994.pdf</t>
   </si>
   <si>
     <t>DOA A COMUNIDADE DE BRAGANÇA, PARA SEREM INSTALADOS EM SUA IGREJA CATÓLICA, (4) QUATRO LUSTRES ELÉTRICOS, RETIRADOS DO PLENÁRIO DESTA CASA.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS CARGOS DE OFICIAL LEGISLATIVO, SECRETÁRIO LEGISLATIVO, CONTADOS, ASSESSOR JURÍDICO, MOTORISTA, DATILÓGRAFO E ASSESSOR DE IMPRENSA DESTA COLENDA CASA DE LEIS, EM 20%.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2228/015-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2228/015-1994.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA A DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2230/016-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2230/016-1994.pdf</t>
   </si>
   <si>
     <t>PROMOVE NO ÂMBITO DESTE LEGISLATIVO, CONCURSO PÚBLICO PARA PROVIMENTO DE CARGOS JÁ EXISTENTES.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2229/017-1994.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2229/017-1994.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO DE AVALIAÇÃO PATRIMONIAL DESTA AUGUSTA CASA DE LEIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -567,67 +567,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2216/001-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2218/003-1994.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2219/004-1994.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2220/005-1994.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2221/007-1994.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2223/009-1994.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2224/010-1994.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2225/011-1994.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2226/012-1994.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2228/015-1994.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2230/016-1994.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2229/017-1994.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2216/001-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2218/003-1994.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2219/004-1994.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2220/005-1994.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2221/007-1994.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2223/009-1994.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2224/010-1994.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2225/011-1994.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2226/012-1994.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2228/015-1994.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2230/016-1994.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/1994/2229/017-1994.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="195.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>