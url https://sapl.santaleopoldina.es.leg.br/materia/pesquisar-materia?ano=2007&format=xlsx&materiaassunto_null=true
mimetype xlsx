--- v0 (2026-02-06)
+++ v1 (2026-05-17)
@@ -54,981 +54,981 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Arnaldo Frederido Nickel</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/811/indicacoes_001-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/811/indicacoes_001-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador ARNALDO FREDERICO NICKEL-PSDB, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de realizar o calçamento da área de estacionamento localiazada ao lado do "Posto Beira Rio", no Centro da Cidade.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcos Adriano Rauta</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/812/indicacoes_002-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/812/indicacoes_002-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de se realizar uma pequena reforma no Ginásio de Esportes incluindo instalação da entrada do Ginásio com acesso de frente ao Parque da Independência (Rua Bernadino Monteiro), neste Município.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/813/indicacoes_003-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/813/indicacoes_003-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade da construção de quiosques, obedecendo os padrões da arquitetura histórica do centro da cidade, com o objetivo de substituir os pontos comerciais existentes na entrada do Parque da Independência, na ponte de pedestres sobre o Rio Santa Maria da Vitória e na parte de trás do Ginásio de Esportes.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/814/indicacoes_004-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/814/indicacoes_004-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a criação e execução de um Projeto de Paisagismo no entorno do "Monumento ao Imigrante", com a pavimentação rústica da área.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/815/indicacoes_005-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/815/indicacoes_005-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a derrubação do muro existente na Unidade de Saúde "Dr. Heliomar Carpinini Gobbo", transformando a respectiva área em um estacionamento para os médicos, enfermeiros, demais servidores lotados naquela repartição, tanto quanto aos seus pacientes e usuários.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>RUBENS LEPPAUS</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/816/indicacoes_006-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/816/indicacoes_006-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador RUBENS LEPPAUS - PPS, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de realização de serviços de terraplanagem, construção de bueiros e cascalhamento na estrada de Crubixá-Açu, neste Município.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/817/indicacoes_007-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/817/indicacoes_007-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a restauração do Coreto "Maestro José Helena de Paula", com a retirada das pastilhas cerâmicas de suas paredes, devolvendo aquela antiga edificação o aspecto de sua arquitetura original.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/818/indicacoes_008-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/818/indicacoes_008-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade da retirada dos blocos de concreto construídos em torno das árvores existentes ao longo da Rua Costa Pereira.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/819/indicacoes_009-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/819/indicacoes_009-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de solicitar junto ao Departamento de Edificações, Rodovias e Transportes do Estado do Espirito Santo- DERTES, a instalação de mais uma viga pré-moldada na ponte localizada na comunidade de Rio da Prata, na rodovia que liga os Municípios de Santa Leopoldina e Santa Teresa.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/820/indicacoes_010-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/820/indicacoes_010-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de reformar ou recuperar as muretas de proteção das pontes existentes no interior do Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Roque</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/821/indicacoes_011-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/821/indicacoes_011-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO- ROQUE- PSDB, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de realizar reparos no calçamento ao longo da Rua Costa Pereira, na Sede do Município.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>JOSÉ RONILDO SILVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/822/indicacoes_012-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/822/indicacoes_012-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ RONILDO SILVEIRA- PR, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de aquisição de um terreno visando a construção de uma quadra de esportes na Comunidade de Mangaraí, no local conhecido como Formigueiro, neste Município.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/823/indicacoes_013-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/823/indicacoes_013-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO- ROQUE- PSDB, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de, juntamente com a escelsa, ampliar a rede de iluminação pública na Comunidade de Cocal, neste Município, no trecho que esta sendo pavimentada pela administração.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/824/indicacoes_014-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/824/indicacoes_014-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores ANGELA MARIA SCHULTZ LEPPAUS - PPS e RUBENS LEPPAUS-PPS com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade da limpeza ao longo do Córrego Moxafongo e Córrego Bento de Freitas, nesta cidade.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/825/indicacoes_015-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/825/indicacoes_015-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO- ROQUE- PSDB, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de disponibilizar á Comunidade de Cocal, neste Município, o serviço público de esgoto.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Carlos França</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/826/indicacoes_016-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/826/indicacoes_016-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador LUIZ CARLOS BROEDEL FRANÇA- PDT, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de incluir a Comunidade de Meia Légua, neste Município, no itinerário do caminhão de coleta de lixo da Prefeitura</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, Carlos França, Marcos Adriano Rauta</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/827/indicacoes_017-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/827/indicacoes_017-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores LUIZ CARLOS BROEDEL FRANÇA - PDT, MARCOS ADRIANO RAUTA e ANGELA MARIA SCHULTZ LEPPAUS - PPS, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de aquisição de um "carro-pipa" para ser utilizado nas estradas vicinais do Município.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, Marcos Adriano Rauta, RUBENS LEPPAUS</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/828/indicacoes_018-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/828/indicacoes_018-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores ANGELA MARIA SCHULTZ LEPPAUS , MARCOS ADRIANO RAUTA e RUBENS LEPPAUS, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de aquisição de veículos adequado para transportar os cidadãos residentes nas áreas rurais, a fim de oferecer maior segurança e conforto a tais Munícipes.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/829/indicacoes_019-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/829/indicacoes_019-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO- ROQUE- PSDB, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de disponibilizar um servidor municipal, para realizar o levantamento quanto aos inativos que teriam direito a FGTS, de preferência um profissional que ja tenha recebido orientações diretas do aludido Fundo.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/830/indicacoes_020-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/830/indicacoes_020-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de realizar reparos ou substituir o guarda-corpo existente na ladeira que dá acesso a Escola Estadual de Ensino Fundamental e Médio Alice Holzmeister, na rua Diretor Rudio, neste Município.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/831/indicacoes_021-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/831/indicacoes_021-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador ARNALDO FREDERICO NICKEL- PSDB, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de instalação de um gabinete odontológico devidamente equipado para atender a Comunidade de Rio das Pedras, neste Munucípio.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Darley Jansen Espíndula</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/832/indicacoes_022-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/832/indicacoes_022-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador DARLEY JANSEN ESPÍNDULA- PP, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de se providenciar a reforma da EMPEF- Escola Municipal Pluridocente de Ensino Fundamental de Caioaba, neste Município.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/833/indicacoes_023-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/833/indicacoes_023-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador RUBENS LEPPAUS - PPS, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade da construção de uma lombada na Rua Marechal Floriano Peixoto, nas proximidades da residência do Senhor Frankline, na esquina da rua que dá acesso á Igreja Católica, neste Município.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/834/indicacoes_024-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/834/indicacoes_024-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador RUBENS LEPPAUS - PPS, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade da construção de um muro de arrimo para dar sustentação á calçada na Rua Marechal Floriano Peixoto, próxima ao prédio de moradia nº 1.858 até a residência do Senhor Jorge Corsini, neste Munucípio.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/835/indicacoes_025-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/835/indicacoes_025-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador ANEGALA MARIA SCHULTZ LEPPAUS - PPS, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de aquisição de um aparelho "eletrocardiógrafo" para a Unidade de Saúde "Dr. Heliomar Carpinini Gobbo", neste município.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/836/indicacoes_026-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/836/indicacoes_026-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador DARLEY JANSEN ESPÍNDULA - PP, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, em CARÁTER DE URGÊNCIA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade da desobstrução do córrego Vila Nova, que desemboca no Rio Santa Maria da Vitória, na margem oposta ao prédio da Prefeitura, neste município.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/837/indicacoes_027-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/837/indicacoes_027-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador DARLEY JANSEN ESPÍNDULA - PP, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, em CARÁTER DE URGÊNCIA ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade da pavimentação da margem do Rio Santa Maria da Vitória, no local próximo á parte de baixo da Igreja Batista e da Padaria Leopoldinense, neste Município.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/838/indicacoes_028-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/838/indicacoes_028-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ RONILDO SILVEIRA - PR, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de se providenciar, com autorização, se preciso for, do Departamento de Edificações, Rodovias e Transportes do Estado do Espirito Santo - DERTES, a reserva de uma vaga, no Centro da cidade, destinada ao estacionamento das ambulâncias.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/839/indicacoes_029-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/839/indicacoes_029-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, EM CARÁTER DE URGÊNCIA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a restauração de uma pequena barragem existente no "Córrego Bento de Freitas", na localidade da Caixa d'água, nesta cidade.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/840/indicacoes_030-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/840/indicacoes_030-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA,recomendação, quando da contratação de músicos de destaque nacional, que se dê preferência aqueles que apoiam atividades de cunho social.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/841/indicacoes_031-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/841/indicacoes_031-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador ANGELA MARIA SCHULTZ LEPPAUS - PPS, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de realizar o calçamento na Vila Nas, na localidade de Caramuru, neste Município.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/842/indicacoes_032-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/842/indicacoes_032-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores ANGELA MARIA SCHULTZ LEPPAUS - PPS e JOSÉ ROBERTO DA ROCHA MONTEIRO- ROQUE- PSDB, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de pavimentar a  ladeira Albertino Plaster, na Comunidade de Caramuru, neste Município.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/843/indicacoes_033-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/843/indicacoes_033-2007.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ RONILDO SILVEIRA - PR, com fundamento no art. 164, do Regime Interno da Câmara de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, a necessidade de construção de uma ponte para dar acesso ao sítio "Judith Herzog", localizado na Comunidade de Suiça, neste Município.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2166/projeto_de_resolucao_001-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2166/projeto_de_resolucao_001-2007.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PAGAMENTO DE DIÁRIAS AOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2167/projeto_de_resolucao_002-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2167/projeto_de_resolucao_002-2007.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CÂMARA ITINERANTE NO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2168/projeto_de_resolucao_003-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2168/projeto_de_resolucao_003-2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICIPIO QUANTO A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2169/projeto_de_resolucao_004-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2169/projeto_de_resolucao_004-2007.pdf</t>
   </si>
   <si>
     <t>FIXA AS DESPESAS DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA PARA O EXERCÍCIO DO ANO 2008.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1765/requerimento_001-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1765/requerimento_001-2007.pdf</t>
   </si>
   <si>
     <t>ANGELA MARIA SCHULTZ LEPPAUS - PPS e LUIZ CARLOS BROEDEL FRANÇA -PDT, na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem á emérita presença de Vossa Excelência REQUERER que, após tramitação  regimental, seja encaminhado ofício ao Exmo. Prefeito Municipal, DR. FERNANDO CASTRO ROCHA, reiterando os termos da Indicação nº 052/2005, aprovado na Sessão Ordinária de 26.10.2005, de autoria do Exmo. Vereador Valdemiro Barth, que solicite a construção de banheiros públicos na sede do Município, observadas as normas sanitárias.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1766/requerimento_002-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1766/requerimento_002-2007.pdf</t>
   </si>
   <si>
     <t>RUBENS LEPPAUS, na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem á emérita presença de Vossa Excelência REQUERER que seja encaminhado ofício ao Excelentíssimo Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, solicitação a ampliação da Rede de Iluminação Pública na comunidade de Rio da Prata, neste Município, com a necessária participação da concessionária do serviço público em questão (ESCELSA).</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1767/requerimento_003-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1767/requerimento_003-2007.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA, na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem á emérita presença de Vossa Excelência REQUERER seja encaminhado ofício ao Exmo. Prefeito Municipal, DR. FERNANDO CASTRO ROCHA, solicitando providências junto ao órgão competente para a retirada dos semáforos existentes na Av. Presidente Vargas, no centro da cidade, neste Município.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1768/requerimento_004-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1768/requerimento_004-2007.pdf</t>
   </si>
   <si>
     <t>ANGELA MARIA SCHULTZ LEPPAUS, na condição de Vereadora da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem á emérita presença de Vossa Excelência REQUERER sejam encaminhados ofícios ao Exmo. Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, ao Exmo. Secretário de Estado da Agricultura, Dr. César Colnago, e ao Diretor do DER- ES Departamento de Estradas de Rodagem do Espírito Santo, Sr. EDUARDO ANTONIO MANNATO GIMENES, solicitando providências com vistas á realização de reparos na estrada que dá acesso á localidade de Caramuru, neste Município.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1769/requerimento_005-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1769/requerimento_005-2007.pdf</t>
   </si>
   <si>
     <t>ANGELA MARIA SCHULTZ LEPPAUS-PPS, na condição de Vereadora da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem á emérita presença de Vossa Excelência REQUERER a expedição de solicitação ao Secretário Municipal de Saúde, Sr. Heliomar Reis Santana, a fim de realizar em CARÁTER DE URGÊNCIA, campanha de vacinação contra o tétano nas localidades do interior do Município.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1770/requerimento_006-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1770/requerimento_006-2007.pdf</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DA ROCHA MONTEIRO - PSDB, na condição de Vereadora da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, requer ao Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, relação nominal dos servidores associados ao Sindicato dos Servidores Municipais de Santa Leopoldina - SISMUSAL.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1771/requerimento_007-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1771/requerimento_007-2007.pdf</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DA ROCHA MONTEIRO - PSDB, na condição de Vereadora da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, requer ao Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, solicitação a fim de providenciar um cronograma de pagamento quanto a remuneração e proventos dos servidores efetivos, aposentados e pensionistas, bem como para estabelecer um calendário de concessão de férias para os servidores na ativa, a exemplo do que ocorre no Governo Estadual.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1772/requerimento_008-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1772/requerimento_008-2007.pdf</t>
   </si>
   <si>
     <t>JOSÉ ROBERTO DA ROCHA MONTEIRO - PSDB, na condição de Vereadora da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, requer ao Prefeito Municipal, Dr. FERNANDO CASTRO ROCHA, solicitação no sentido de providenciar a aplicação do artigo 95 da Lei 735/91, com vistas a garantir aos servidores municipais o pagamento das férias até 02 (dois) dias antes do início do período concedido.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1773/requerimento_009-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1773/requerimento_009-2007.pdf</t>
   </si>
   <si>
     <t>DARLEY JANSEN ESPÍNDULA -PP, na condição de Vereadora da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem á presença de Vossa Excelência Requerer, seja encaminhado ofício, em CARÁTER DE URGÊNCIA, ao Diretor do DERTES, Dr. EDUARDO ANTONIO MANNATO GIMENES, solicitando a instalação de um Redutor de Velocidade Eletrônico na Rodovia 080 (Paulo Nascimento), no trecho próximo ao "Sitio Cunha", neste Município.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>MoP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1402/mocao_de_pesar_001-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1402/mocao_de_pesar_001-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. RAIMUNDO JOSÉ GANERING, ocorrido no dia 03 de janeiro de 2007.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1403/mocao_de_pesar_002-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1403/mocao_de_pesar_002-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. DANIEL BROMERSCHENKEL, ocorrido no dia 01 de fevereiro de 2007</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1406/mocao_de_pesar_005-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1406/mocao_de_pesar_005-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador ARNALDO FREDERICO NICKEL- PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ERVIN HOLZ, ocorrido no dia 23 de dezembro de 2006.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1407/mocao_de_pesar_006-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1407/mocao_de_pesar_006-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador ARNALDO FREDERICO NICKEL - PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. JOÃO REINOZ BOONE, ocorrido no dia 13 de janeiro de 2007</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1408/mocao_de_pesar_007-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1408/mocao_de_pesar_007-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador RUBENS LEPPAUS - PPS, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. CRISTINA FLEGUER LICHTENHELD, ocorrido no dia 04 de março de 2007</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1411/mocao_de_pesar_010-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1411/mocao_de_pesar_010-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESPÍNDULA - PTB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ALMIRA STEINER CRISTO, ocorrido no dia 06 de março de 2007</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1412/mocao_de_pesar_011-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1412/mocao_de_pesar_011-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESP´NDULA - PTB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ALEIDA SALLES JANSEN, ocorrido no dia 02 de março de 2007</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1413/mocao_de_pesar_012-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1413/mocao_de_pesar_012-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE- PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. FRANCISCO MARCOLINO, ocorrido no dia 13 de março de 2007</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1417/mocao_de_pesar_017-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1417/mocao_de_pesar_017-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. GERALDA MARIA MENDONÇA FREITAS, ocorrido no dia 13 de abril de 2007</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1421/mocao_de_pesar_021-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1421/mocao_de_pesar_021-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Srª. MARIA DA PENHA SCHULTHAIZ, ocorrido no dia 06 de maio de 2007</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1423/mocao_de_pesar_024-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1423/mocao_de_pesar_024-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. JOSÉ ARÍDIO DOS REIS MACIEL, ocorrido no dia 01 de junho de 2007</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1424/mocao_de_pesar_025-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1424/mocao_de_pesar_025-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. LUCIA SCHULTHAIZ ANDRADE, ocorrido no dia 06 de junho de 2007</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1425/mocao_de_pesar_026-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1425/mocao_de_pesar_026-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ANTONIO SIQUEIRA, ocorrido no dia 08 de junho de 2007</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1426/mocao_de_pesar_027-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1426/mocao_de_pesar_027-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. CÉLIA SILVA FREIRE, ocorrido no dia 10 de junho de 2007</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1427/mocao_de_pesar_028-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1427/mocao_de_pesar_028-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial os Vereadores DARLEY JANSEN ESPÍNDULA - PTB e  JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. MAGDALENA WALCHER LAURETH, ocorrido no dia 11 de junho de 2007</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1429/mocao_de_pesar_030-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1429/mocao_de_pesar_030-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE- PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. SEBASTIÃO SANTIAGO NASCIMENTO, ocorrido no dia 28 de junho de 2007</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1430/mocao_de_pesar_031-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1430/mocao_de_pesar_031-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE- PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Srª. ROSA GUILHERME DO NASCIMENTO, ocorrido no dia 05 de agosto de 2007</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1431/mocao_de_pesar_032-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1431/mocao_de_pesar_032-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE- PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. MARIA GOUVEIA, ocorrido no dia 08 de agosto de 2007.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1432/mocao_de_pesar_033-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1432/mocao_de_pesar_033-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE- PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. MARIA LAURA CASTRO ROPKE, ocorrido no dia 13 de agosto de 2007</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1433/mocao_de_pesar_034-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1433/mocao_de_pesar_034-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador ANGELA MARIA SCHULTZ LEPPAUS - PPS, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. IRENE MORAIS PAGUNG, ocorrido no dia 06 de outubro de 2007</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1434/mocao_de_pesar_035-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1434/mocao_de_pesar_035-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE- PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. NILO PEREIRA ocorrido no dia 16 de outubro de 2007</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1435/mocao_de_pesar_036-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1435/mocao_de_pesar_036-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE- PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ALOIZIO SANTOS, ocorrido no dia 06 de novembro de 2007</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1436/mocao_de_pesar_037-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1436/mocao_de_pesar_037-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE- PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. DOMINGOS LIBERATO NETO, ocorrido no dia 11 de novembro de 2007</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1437/mocao_de_pesar_038-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1437/mocao_de_pesar_038-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESPÍNDULA - PP, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. LUIZ GUILHERME POTRATZ, ocorrido no dia 12 de novembro de 2007</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1439/mocao_de_pesar_040-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1439/mocao_de_pesar_040-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE- PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ANTONIO JOSÉ MIGUEL FEU ROSA, ocorrido no dia 10 de novembro de 2007</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1440/mocao_de_pesar_041-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1440/mocao_de_pesar_041-2007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador ÂNGELA MARIA SCHULTZ LEPPAUS - PPS, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. JOSÉ DA CONCEIÇÃO , ocorrido no dia 04 de dezembro de 2007</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>MoC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1404/mocao_de_congratulacao_003-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1404/mocao_de_congratulacao_003-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, manifesta suas CONGRATULAÇÕES á BANDA SHOW LEOPOLDINENSE, pelas brilhantes apresentações no Carnaval de 2007, formada por ELCIO SCHAEFFER NUNES, LUIZ ROBERTO NUNES, EDUARDO NUNES SOUTO, ANISIO SILVA, SEBASTIÃO MARCOS EVITO RIBEIRO, MARCOS ANTONIO NASCIMENTO DIAS, ELDER SCHAEFER DA CONCEIÇÃO, LUIZ ANTONIO PEREIRA, JOEL FELIX, IVANILSON SILVA e WILSON BERNARDINO.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1405/mocao_de_congratulacao_004-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1405/mocao_de_congratulacao_004-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador MARCOS ADRIANO RAUTA, manifesta suas CONGRATULAÇÕES á BANDA OBALAUÊ, pela participação no Carnaval do Município deste ano e pelas diversas apresentações em outras cidades do Estado do Espírito Santo.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1409/mocao_de_congratulacao_008-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1409/mocao_de_congratulacao_008-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, manifesta suas CONGRATULAÇÕES á TV GAZETA, pela cobertura no Carnaval Capixaba no litoral e na região de montanhas do Estado, em especial no que diz respeito ao Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1410/mocao_de_congratulacao_009-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1410/mocao_de_congratulacao_009-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador MARCOS ADRIANO RAUTA, manifesta suas CONGRATULAÇÕES ao Exmo. Prefeito Municipal de Aracruz/ES, Srº. ADEMAR COUTINHO DEVENS, e a seus auxiliares, em especial ao Secretário Municipal de Turismo, Sr. BETO FAVALESSA, pelo excelente trabalho que vem sendo realizado em prol do turismo daquela cidade.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1414/mocao_de_congratulacao_013-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1414/mocao_de_congratulacao_013-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador JOSÉ RONILDO SILVEIRA - PL, manifesta suas CONGRATULAÇÕES ao Delegado de Polícia Civil, Ilmo, Dr. AELISTON SANTOS DE OLIVEIRA pelo excelente trabalho realizado no Município de Santa Leopoldina e Municípios vizinhos.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1415/mocao_de_congratulacao_015-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1415/mocao_de_congratulacao_015-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador JOSÉ RONILDO SILVEIRA - PL , manifesta suas CONGRATULAÇÕES ao Srº. CARLOS ALBERTO PEREIRA, pela confecção de bonecos gigantes para o carnaval leopoldinense.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1416/mocao_de_congratulacao_016-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1416/mocao_de_congratulacao_016-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO, manifesta suas CONGRATULAÇÕES á GUILHERME LEMOS, vocalista da banda Central Urbana, pela merecida vitória no quadro "Se Vira nos Trinta", do Programa Domingão do Faustão, da rede Globo de televisão, que lhe rendeu o título de melhor cantor cover.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1418/mocao_de_congratulacao_018-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1418/mocao_de_congratulacao_018-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, manifesta suas CONGRATULAÇÕES á  TIAGO PITTOL, RENATA BERMUDES RAASCH, FLAVIANO BARCELLOS FASSARELLA, ANTÔNIO MARCOS SANTANNA, YASMINN ARMELÃO ANDRÉ, VANESSA SINY ROPKE, ARLINDO STANGE, FRANCISCO JOSÉ MELIN, ANDRÉ LIMA NEVES, MARCOS MARTINS, JESUEL DOS SANTOS JÚNIOR, LIDIMILA BONNE, VALÉRIO KEFLER, ROBERTO DIAS VIEIRA, IVAIR EDU GRONER, SANDRO  RODRIGUES, CLÁUDIO LEONOR ALVARENGA, PATRÍCIA PITTOL, LUIZ CARLOS MURILHO, MURILO BRUNOW, JOÃO PAULO RAMOS, LUCIANO LICHENHELD, EUNI BARCELLOS, ROBERTO DIAS RIBEIRO, ÉLIDA TEIXEIRA e ALAN SOAVE LIMA, pela participação da exposição apresentada na festa de comemoração de 120 anos de emancipação política do Município, com a mostra dos produtos agrícolas do município.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1419/mocao_de_congratulacao_019-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1419/mocao_de_congratulacao_019-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador MARCOS ADRIANO RAUTA, manifesta suas CONGRATULAÇÕES em favor da GRÁFICA SÃO GERALDO, na pessoa de seus sócios Álvaro Gomes, Marcos Gomes, Vanderlei Geraldo Gomes e Vagner Geraldo Gomes, pela utilização de ilustrações fotográficas dos pontos turísticos de nossa região, constantes de seus calendários referentes ao de 2007.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1420/mocao_de_congratulacao_020-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1420/mocao_de_congratulacao_020-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador JOSÉ RONILDO SILVEIRA e JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE, manifesta suas CONGRATULAÇÕES aos Policiais Militares CABO WILLIANS SODRÉ DA SILVA e SOLDADO VALDECI DE OLIVEIRA DA SILVA, pelo excelente trabalho prestado na Comunidade de Barra de Mangaraí e comunidades vizinhas.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1422/mocao_de_congratulacao_022-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1422/mocao_de_congratulacao_022-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador JOSÉ ROBERTO DA ROCHA MONTEIRO - ROQUE - PSDB, manifesta suas CONGRATULAÇÕES á TV CAPIXABA, filiada a Rede Bandeirantes, especialmente ao programa Coutry &amp; Cia, exibido na data de 22/04/2007 (domingo), pela cobertura das festividades de emancipação do Município, ocasião em que foram destacados os produtos da região e as belezas naturais de Santa Leopoldina.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1428/mocao_de_congratulacao_029-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1428/mocao_de_congratulacao_029-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador JOSÉ RONILDO SILVEIRA - PL , manifesta suas CONGRATULAÇÕES ao Exmo. Secretário de Estado de Esportes, Sr. Maurício Ribeiro de Souza Júnior, pelo apoio e serviços prestados ao Município de Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1438/mocao_de_congraturacao_039-2007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1438/mocao_de_congraturacao_039-2007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina/ES, nos termos do artigo 170 do Regimento Interno desta Casa de Leis, por intermédio de seus Vereadores, em especial o Vereador JOSÉ RONILDO SILVEIRA - PL, manifesta suas CONGRATULAÇÕES ao Exmo. Promotor de Justiça, Dr. Jefferson Valente Muniz, por seu empenho na construção da Sede da Promotoria de Justiça de Santa Leopoldina.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1335,67 +1335,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/811/indicacoes_001-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/812/indicacoes_002-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/813/indicacoes_003-2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/814/indicacoes_004-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/815/indicacoes_005-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/816/indicacoes_006-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/817/indicacoes_007-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/818/indicacoes_008-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/819/indicacoes_009-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/820/indicacoes_010-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/821/indicacoes_011-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/822/indicacoes_012-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/823/indicacoes_013-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/824/indicacoes_014-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/825/indicacoes_015-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/826/indicacoes_016-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/827/indicacoes_017-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/828/indicacoes_018-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/829/indicacoes_019-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/830/indicacoes_020-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/831/indicacoes_021-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/832/indicacoes_022-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/833/indicacoes_023-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/834/indicacoes_024-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/835/indicacoes_025-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/836/indicacoes_026-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/837/indicacoes_027-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/838/indicacoes_028-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/839/indicacoes_029-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/840/indicacoes_030-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/841/indicacoes_031-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/842/indicacoes_032-2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/843/indicacoes_033-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2166/projeto_de_resolucao_001-2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2167/projeto_de_resolucao_002-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2168/projeto_de_resolucao_003-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2169/projeto_de_resolucao_004-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1765/requerimento_001-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1766/requerimento_002-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1767/requerimento_003-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1768/requerimento_004-2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1769/requerimento_005-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1770/requerimento_006-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1771/requerimento_007-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1772/requerimento_008-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1773/requerimento_009-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1402/mocao_de_pesar_001-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1403/mocao_de_pesar_002-2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1406/mocao_de_pesar_005-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1407/mocao_de_pesar_006-2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1408/mocao_de_pesar_007-2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1411/mocao_de_pesar_010-2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1412/mocao_de_pesar_011-2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1413/mocao_de_pesar_012-2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1417/mocao_de_pesar_017-2007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1421/mocao_de_pesar_021-2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1423/mocao_de_pesar_024-2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1424/mocao_de_pesar_025-2007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1425/mocao_de_pesar_026-2007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1426/mocao_de_pesar_027-2007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1427/mocao_de_pesar_028-2007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1429/mocao_de_pesar_030-2007.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1430/mocao_de_pesar_031-2007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1431/mocao_de_pesar_032-2007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1432/mocao_de_pesar_033-2007.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1433/mocao_de_pesar_034-2007.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1434/mocao_de_pesar_035-2007.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1435/mocao_de_pesar_036-2007.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1436/mocao_de_pesar_037-2007.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1437/mocao_de_pesar_038-2007.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1439/mocao_de_pesar_040-2007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1440/mocao_de_pesar_041-2007.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1404/mocao_de_congratulacao_003-2007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1405/mocao_de_congratulacao_004-2007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1409/mocao_de_congratulacao_008-2007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1410/mocao_de_congratulacao_009-2007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1414/mocao_de_congratulacao_013-2007.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1415/mocao_de_congratulacao_015-2007.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1416/mocao_de_congratulacao_016-2007.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1418/mocao_de_congratulacao_018-2007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1419/mocao_de_congratulacao_019-2007.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1420/mocao_de_congratulacao_020-2007.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1422/mocao_de_congratulacao_022-2007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1428/mocao_de_congratulacao_029-2007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1438/mocao_de_congraturacao_039-2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/811/indicacoes_001-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/812/indicacoes_002-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/813/indicacoes_003-2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/814/indicacoes_004-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/815/indicacoes_005-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/816/indicacoes_006-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/817/indicacoes_007-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/818/indicacoes_008-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/819/indicacoes_009-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/820/indicacoes_010-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/821/indicacoes_011-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/822/indicacoes_012-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/823/indicacoes_013-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/824/indicacoes_014-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/825/indicacoes_015-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/826/indicacoes_016-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/827/indicacoes_017-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/828/indicacoes_018-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/829/indicacoes_019-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/830/indicacoes_020-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/831/indicacoes_021-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/832/indicacoes_022-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/833/indicacoes_023-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/834/indicacoes_024-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/835/indicacoes_025-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/836/indicacoes_026-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/837/indicacoes_027-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/838/indicacoes_028-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/839/indicacoes_029-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/840/indicacoes_030-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/841/indicacoes_031-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/842/indicacoes_032-2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/843/indicacoes_033-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2166/projeto_de_resolucao_001-2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2167/projeto_de_resolucao_002-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2168/projeto_de_resolucao_003-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/2169/projeto_de_resolucao_004-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1765/requerimento_001-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1766/requerimento_002-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1767/requerimento_003-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1768/requerimento_004-2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1769/requerimento_005-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1770/requerimento_006-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1771/requerimento_007-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1772/requerimento_008-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1773/requerimento_009-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1402/mocao_de_pesar_001-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1403/mocao_de_pesar_002-2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1406/mocao_de_pesar_005-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1407/mocao_de_pesar_006-2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1408/mocao_de_pesar_007-2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1411/mocao_de_pesar_010-2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1412/mocao_de_pesar_011-2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1413/mocao_de_pesar_012-2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1417/mocao_de_pesar_017-2007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1421/mocao_de_pesar_021-2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1423/mocao_de_pesar_024-2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1424/mocao_de_pesar_025-2007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1425/mocao_de_pesar_026-2007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1426/mocao_de_pesar_027-2007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1427/mocao_de_pesar_028-2007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1429/mocao_de_pesar_030-2007.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1430/mocao_de_pesar_031-2007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1431/mocao_de_pesar_032-2007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1432/mocao_de_pesar_033-2007.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1433/mocao_de_pesar_034-2007.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1434/mocao_de_pesar_035-2007.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1435/mocao_de_pesar_036-2007.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1436/mocao_de_pesar_037-2007.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1437/mocao_de_pesar_038-2007.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1439/mocao_de_pesar_040-2007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1440/mocao_de_pesar_041-2007.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1404/mocao_de_congratulacao_003-2007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1405/mocao_de_congratulacao_004-2007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1409/mocao_de_congratulacao_008-2007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1410/mocao_de_congratulacao_009-2007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1414/mocao_de_congratulacao_013-2007.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1415/mocao_de_congratulacao_015-2007.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1416/mocao_de_congratulacao_016-2007.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1418/mocao_de_congratulacao_018-2007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1419/mocao_de_congratulacao_019-2007.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1420/mocao_de_congratulacao_020-2007.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1422/mocao_de_congratulacao_022-2007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1428/mocao_de_congratulacao_029-2007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2007/1438/mocao_de_congraturacao_039-2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>