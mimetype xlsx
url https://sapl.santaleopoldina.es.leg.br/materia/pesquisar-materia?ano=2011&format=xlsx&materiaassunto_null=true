--- v0 (2026-02-04)
+++ v1 (2026-05-19)
@@ -54,977 +54,977 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOSÉ LÚCIO BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/409/ind_03-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/409/ind_03-2011.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ LUCIO BATISTA-PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal em exercício, Sr. Romero Luiz Endringer, a necessidade de instalar refletores de iluminação no campo de futebol do moxafongo, neste Município.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET, JOSÉ LÚCIO BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/410/ind_04-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/410/ind_04-2011.pdf</t>
   </si>
   <si>
     <t>Os Vereadores JOSÉ LUCIO BATISTA-PMDB e JANIÇO JOÃO VERVLOET-PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal em exercício, Sr. Romero Luiz Endringer, a necessidade de dar assistência ao exemplar funcionário público senhor Germano Carlos Leppaus Filho, que se encontra enfermo e precisa do auxílio do Poder Público Municipal, para o devido tratamento.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/411/ind_09-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/411/ind_09-2011.pdf</t>
   </si>
   <si>
     <t>O Vereador JANIÇO JOÃO VERVLOET-PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de instalar refletores de iluminação em torno da área do Hospital Nossa Senhora da Penha, bem como providenciar o calçamento nas vias de acesso ao prédio daquela instituição de saúde.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, Darley Jansen Espíndula, ILÁRIO STEINER, JANIÇO JOÃO VERVLOET, JOSÉ LÚCIO BATISTA, JOSÉ RONILDO SILVEIRA, Marcos Adriano Rauta, RUBENS LEPPAUS, Valdemiro Barth</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/412/ind_10-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/412/ind_10-2011.pdf</t>
   </si>
   <si>
     <t>Os Vereadores ANGELA MARIA SCHULTZ LEPPAUS, DARLEY JANSEN ESPÍNDULA, ILÁRIO STEINER, JANIÇO JOÃO VERVLOET, JOSÉ LUCIO BATISTA, JOSÉ RONILDO SILVEIRA, MARCOS ADRIANO RAUTA, RUBENS LEPPAUS E VALDEMIRO BARTH, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a doação ao Governo do Estado de um lote no bairro Moxafongo, ao lado do terreno doado ao Fórum Municipal, para sediar a nova Delegacia de Polícia Civil de Santa Leopoldina._x000D_
 	Indica, ademais, a realização de permuta entre o Município de Santa Leopoldina e o Ministério Público a fim de efetuar a troca do atual prédio da Promotoria por uma área no referido local.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/413/ind_11-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/413/ind_11-2011.pdf</t>
   </si>
   <si>
     <t>Os Vereadores JANIÇO JOÃO VERVLOET-PDT e JOSÉ LUCIO BATISTA-PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de construir uma capela mortuária nas proximidades do cemitério local, estabelecendo-se regulamento de sua utilização.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Marcos Adriano Rauta</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/414/ind_12-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/414/ind_12-2011.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA-PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de reacender as faixas de pedestres existentes ao longo da Avenida principal do centro de Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/415/ind_13-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/415/ind_13-2011.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA-PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer e a Diretora Geral do DER-ES, Sra. Tereza Maria Sepulcre Netto Casotti, a necessidade de instalar um redutor de velocidade (ou lombada) na Rodovia Afonso Schwab (ES 355), no trecho localizado  no cruzamento da Rua Marechal Floriano Peixoto com a ladeira que da acesso a Igreja Católica Matriz, perímetro urbano, no Centro do Município. 	_x000D_
 Cumpre, ainda, indicar a devida sinalização no local referido, alertando-se os condutores acerca da saída de veículos em direção àquela Rodovia Estadual.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/416/ind_14-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/416/ind_14-2011.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ LUCIO BATISTA - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de construir lombadas ao longo do novo calçamento localizado na rua que dá acesso ao Bairro de Vila Nova, no trecho compreendido entre o final da Rua José Machado Alvarenga e a entrada do Bairro referido, neste Município.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>RUBENS LEPPAUS</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/417/ind_15-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/417/ind_15-2011.pdf</t>
   </si>
   <si>
     <t>O Vereador RUBENS LEPPAUS - PPS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de construir lombadas ao longo da Rua Nicolau Pagung, principalmente próximo à residência do Senhor Edson dos Santos.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Darley Jansen Espíndula</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/418/ind_18-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/418/ind_18-2011.pdf</t>
   </si>
   <si>
     <t>O Vereador DARLEY JANSEN ESPINDULA (PP),membro desta Augusta Casa de Leis,  com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de conceder AUXÍLIO ALIMENTAÇÃO aos servidores do Poder Executivo, no valor de R$ 250,00 (duzentos e cinquenta reais) mensais, a ser efetuado quando do pagamento de seus vencimentos.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/454/pj_decreto_legisl_001-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/454/pj_decreto_legisl_001-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DAS FUNÇÕES DO PREFEITO MUNICIPAL DE SANTA LEOPOLDINA PELO PERÍODO DE 90 (NOVENTA) DIAS.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Romero Luiz Endringer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2281/projeto_de_lei_001-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2281/projeto_de_lei_001-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO FINANCEIRA COM A FUNDAÇÃO MÉDICA ASSISTÊNCIAL DO TRABALHADOR RURAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2280/projeto_de_lei_002-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2280/projeto_de_lei_002-2011.pdf</t>
   </si>
   <si>
     <t>REGULAMENTO O PAGAMENTO, PELO PODER EXECUTIVO MUNICIPAL DA GRATIFICAÇÃO ESPECIAL A SERVIDORES DESIGNADOS PARA PARTICIPAREM DE COMISSÃO DE LICITAÇÃO E DE PREGÃO NOS ÓRGÃOS DA ADMINISTRAÇÃO DIRETO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2279/projeto_de_lei_003-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2279/projeto_de_lei_003-2011.pdf</t>
   </si>
   <si>
     <t>DEFINE VALOR DE GRATIFICAÇÃO PELA PARTICIPAÇÃO EM ATIVIDADES ESPECIAIS DE TRABALHO EM COMISSÕES ADMINISTRATIVAS.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2278/projeto_de_lei_004-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2278/projeto_de_lei_004-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE ACORDO COM O MUNICÍPIO DE SANTA MARIA DE JETIBÁ PARA PARCELAMENTO DA DÍVIDA DO PRECATÓRIO Nº200090000006.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2277/projeto_de_lei_005-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2277/projeto_de_lei_005-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DOS BOMBEIROS VOLUNTÁRIOS DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2276/projeto_de_lei_007-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2276/projeto_de_lei_007-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA A SUPLEMENTAR DESPESAS NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2275/projeto_de_lei_008-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2275/projeto_de_lei_008-2011.pdf</t>
   </si>
   <si>
     <t>ALTORIZA A CESSÃO EM COMODATO DE UM SECADOR ROTATIVO DE CAFÉ COM CAPACIDADE PARA 5.000 KG.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2274/projeto_de_lei_010-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2274/projeto_de_lei_010-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº1321/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2273/projeto_de_lei_011-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2273/projeto_de_lei_011-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº1348/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2272/projeto_de_lei_013-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2272/projeto_de_lei_013-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2011.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2271/projeto_de_lei_014-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2271/projeto_de_lei_014-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITVOS DA LEI Nº1351/2010.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2270/projeto_de_lei_015-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2270/projeto_de_lei_015-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº1318/2009.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2269/projeto_de_lei_016-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2269/projeto_de_lei_016-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA  O ANEXO VII DA LEI Nº 675/90, QUE DISPÕE SOBRE OS REQUISITOS PARA PROVIMENTO, PLANO DE CLASSIFICAÇÃO DE CARGOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE SANTA LEOPOLDINA E A LEI Nº1330/2010 QUE DISPÕE SOBRE A CRIAÇÃO DOS CARGOS DE PROVIMENTO EFETIVO, QUE PASSAM A INTEGRAR OS ANEXOS I, II E III DA LEI MUNICIPAL Nº675/90 E SUAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2268/projeto_de_lei_017-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2268/projeto_de_lei_017-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE UM VEÍCULO A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2267/projeto_de_lei_019-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2267/projeto_de_lei_019-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2011.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2266/projeto_de_lei_020-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2266/projeto_de_lei_020-2011.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2265/projeto_de_lei_021-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2265/projeto_de_lei_021-2011.pdf</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2264/projeto_de_lei_022-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2264/projeto_de_lei_022-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PAGAR INDENIZAÇÃO EM VIRTUDE DA DESAPROPRIAÇÃO DAS BENFEIORIAS MÓVEIS CONTIDAS EM IMÓVEL DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2263/projeto_de_lei_023-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2263/projeto_de_lei_023-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO EM COMODATO DE 01 (UM) MICRO TRATOR COM EQUIPAMENTOS, PERTECENTES AO PATRIMÔNIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2262/projeto_de_lei_024-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2262/projeto_de_lei_024-2011.pdf</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2261/projeto_de_lei_025-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2261/projeto_de_lei_025-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº1351/2010.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2260/projeto_de_lei_026-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2260/projeto_de_lei_026-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONTRATO DE COMODATO QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA E O DPM DO DISTRITO DE BARRA DE MANGARAÍ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2259/projeto_de_lei_027-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2259/projeto_de_lei_027-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONTRATO DE COMODATO QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA E A ASSOCIAÇÃO DOS HERDEIROS BENVINDOS DOS ANJOS.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2258/projeto_de_lei_028-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2258/projeto_de_lei_028-2011.pdf</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2257/projeto_de_lei_032-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2257/projeto_de_lei_032-2011.pdf</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2256/projeto_de_lei_033-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2256/projeto_de_lei_033-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, PARA VIGORAR NA LEGISLATURA 2013-2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2255/projeto_de_lei_034-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2255/projeto_de_lei_034-2011.pdf</t>
   </si>
   <si>
     <t>VISA AUTORIZAÇÃO PARA CELEBRAÇÃO CONTRATO DE CESSÃO DE USO QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA/ES, COM À SECRETARIA DE ESTADO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2254/projeto_de_lei_035-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2254/projeto_de_lei_035-2011.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS PARA O EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2253/projeto_de_lei_036-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2253/projeto_de_lei_036-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS DA LEI MUNICIPAL Nº1318/2009.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2252/projeto_de_lei_038-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2252/projeto_de_lei_038-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 1356/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2251/projeto_de_lei_039-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2251/projeto_de_lei_039-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 20 E 21 DA LEI 735/1991 QUE REGE SOBRE O ESTATUTO DO SERVIDOR PÚBLICO DE SANTA LEOPOLDINA, E ACRESCENTA O ARTIGO 20-A A MESMA LEI.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2250/projeto_de_lei_040-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2250/projeto_de_lei_040-2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O PODER ESECUTIVO PAGAR O PISO SALARIAL PROFISSIONAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2249/projeto_de_lei_041-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2249/projeto_de_lei_041-2011.pdf</t>
   </si>
   <si>
     <t>OBRIGA A PERMANÊNCIA DE SALVAVIDAS EM LAGOS, LAGOAS, CACHOEIRAS E RIOS, NAS CONDIÇÕES QUE ESTABELECE.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2248/projeto_de_lei_042-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2248/projeto_de_lei_042-2011.pdf</t>
   </si>
   <si>
     <t>DENOMINA "PRAÇA HERMÍNIO BRAZ", O LUGAR DENOMINADO PRAÇA DE ESPORTES DE MOXAFONGO.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2247/projeto_de_lei_043-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2247/projeto_de_lei_043-2011.pdf</t>
   </si>
   <si>
     <t>DECLARA DE ÚTILIDADE PÚBLICA A ASSOCIAÇÃO DE RADIOFUSÃO COMUNITARIA PORTO DE CACHOEIRO DE SANTA LEOPOLDINA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2246/projeto_de_lei_044-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2246/projeto_de_lei_044-2011.pdf</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2245/projeto_de_lei_045-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2245/projeto_de_lei_045-2011.pdf</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2244/projeto_de_lei_046-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2244/projeto_de_lei_046-2011.pdf</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2146/001-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2146/001-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER LEGISLATIVO A TRANSFERIR UMA GELADEIRA AO PATRIMÔNIO DA PREFEITURA MUNICIPAL DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2147/002-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2147/002-2011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER LEGISLATIVO A TRANSFERIR UM BEBEDOURO UM CONDICIONADOR DE AR E UMA MAQUINA DE XEROX AO PATRIMÔNIO DA PREFEITURA MUNICIPAL DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2148/projeto_de_resolucao_003-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2148/projeto_de_resolucao_003-2011.pdf</t>
   </si>
   <si>
     <t>ALTERA OS TERMOS DO ARTIGO DO ARTIGO 2º DA RESOLUÇÃO Nº 001/2009.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2149/projeto_de_resolucao_004-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2149/projeto_de_resolucao_004-2011.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE PROPOSTA DAS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICIPIO QUANTO A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2150/projeto_de_resolucao_005-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2150/projeto_de_resolucao_005-2011.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE FIXAÇÃO DAS DESPESAS DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA PARA O EXERCICIO DO ANO 2012</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET, JOSÉ LÚCIO BATISTA, Marcos Adriano Rauta</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1287/requerimento_20110001.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1287/requerimento_20110001.pdf</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET, JOSÉ LÚCIO BATISTA E MARCOS ADRIANO RAUTA, na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm à presença de Vossa Excelência REQUERER seja encaminhado ofício ao Prefeito Municipal de Santa Leopoldina (em exercício), Exmo. Sr. Romero Luiz Endringer, solicitando cópia dos processos de pagamento de todos os contratos da Prefeitura Municipal, cujos pagamentos foram efetivados no período de 20 de setembro de 2010 até a presente data.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1288/requerimento_20110002.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1288/requerimento_20110002.pdf</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET, JOSÉ LÚCIO BATISTA E MARCOS ADRIANO RAUTA, na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm à presença de Vossa Excelência REQUERER seja encaminhado ofício ao Prefeito Municipal de Santa Leopoldina (em exercício), Exmo. Sr. Romero Luiz Endringer, solicitando cópia dos processos de pagamento efetivados pela Prefeitura Municipal em relação à Cooperativa de Transportes no período de 20 de setembro de 2010 até a presente data.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1289/requerimento_20110003.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1289/requerimento_20110003.pdf</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET, JOSÉ LÚCIO BATISTA E MARCOS ADRIANO RAUTA, na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm à presença de Vossa Excelência REQUERER seja encaminhado ofício ao Prefeito Municipal de Santa Leopoldina (em exercício), Exmo. Sr. Romero Luiz Endringer, solicitando cópia dos processos de pagamento em relação à Fundação Médico Assistencial do Trabalhador Rural de Santa Leopoldina, no período de 20 de setembro de 2010 até a presente data.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1290/requerimento_20110004.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1290/requerimento_20110004.pdf</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET, JOSÉ LÚCIO BATISTA E MARCOS ADRIANO RAUTA, na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm à presença de Vossa Excelência REQUERER seja encaminhado ofício ao Prefeito Municipal de Santa Leopoldina (em exercício), Exmo. Sr. Romero Luiz Endringer, solicitando cópia dos processos de pagamento efetivados pela Prefeitura Municipal em relação às Empresas Vaz Engenharia e Cidades Engenharia, cujas quitações respectivas se deram no período de 20 de setembro de 2010 até a presente data.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1291/requerimento_20110005.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1291/requerimento_20110005.pdf</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET, JOSÉ LÚCIO BATISTA E MARCOS ADRIANO RAUTA, na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm à presença de Vossa Excelência REQUERER seja encaminhado ofício ao Prefeito Municipal de Santa Leopoldina (em exercício), Exmo. Sr. Romero Luiz Endringer, solicitando informações no sentido de esclarecer a atual situação do processo de compra do galpão antes ocupado pela empresa GAIA Importação e exportação, bem como disponibilizar a este Legislativo cópias dos atos e demais documentos referentes a tal aquisição.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1292/requerimento_20110006.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1292/requerimento_20110006.pdf</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET - PDT, na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER seja encaminhado ofício ao Prefeito Municipal de Santa Leopoldina (em exercício), Exmo. Sr. Romero Luiz Endringer, solicitando informações acerca da falta de manutenção nas estradas principais da Comunidade de Rio das Farinhas, neste Município.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>Darley Jansen Espíndula, JANIÇO JOÃO VERVLOET, JOSÉ LÚCIO BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1293/requerimento_20110007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1293/requerimento_20110007.pdf</t>
   </si>
   <si>
     <t>DARLEY JANSEN ESPÍNDULA, JANIÇO JOÃO VERVLOET, JOSÉ LÚCIO BATISTA, na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm à presença de Vossa Excelência REQUERER seja encaminhado ofício ao Excelentíssimo Prefeito Municipal em exercício, Sr. Romero Luiz Endringer, solicitando esclarecimentos acerca da denúncia de realização de serviço de terraplanagem em propriedade particular, na localidade de Caramurú, Neste Município.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1294/requerimento_20110008.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1294/requerimento_20110008.pdf</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET E JOSÉ LÚCIO BATISTA, na condição de Vereadores dessa Colenda Casa de Leis, com base no artigo 168, inciso II, do Regimento Interno, vêm à presença de Vossa Excelência REQUERER seja encaminhado oficio ao Excelentíssimo Prefeito Municipal em exercício, Sr. Romero Luiz Endringer, solicitando copia de todos os contratos de locação de imóvel com respectivos valores, celebrados pelo Poder Executivo Municipal no período de 2004 a 2011.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1295/requerimento_009-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1295/requerimento_009-2011.pdf</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET E JOSÉ LÚCIO BATISTA, na condição de Vereadores dessa Augusta Casa de Leis, com base no artigo 168, inciso II, do Regimento Interno, vêm à presença de Vossa Excelência REQUERER seja encaminhado ofício ao Excelentíssimo Prefeito Municipal em exercício, Sr. Romero Luiz Endringer, solicitando cópia de todos os contratos de shows, apresentações artísticas e apresentações musicais com respectivos valores, celebrados pelo Poder Executivo Municipal no período de 2004 a 2011.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1296/requerimento_010-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1296/requerimento_010-2011.pdf</t>
   </si>
   <si>
     <t>JOSÉ LÚCIO BATISTA, na condição de Presidente da Comissão Parlamentar de Inquérito, com base no artigo 2º, da Resolução Nº. 004/2010, vêm à presença de Vossa Excelência REQUERER a prorrogação do prazo por mais 60 dias para conclusão dos trabalhos da Comissão Parlamentar de Inquérito, constituída por meio da referida resolução.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1297/requerimento_011-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1297/requerimento_011-2011.pdf</t>
   </si>
   <si>
     <t>ANGELA MARIA SCHULTZ LEPPAUS-PPS, na condição de Vereadora da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II,  do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER seja encaminhado ofício ao Prefeito Municipal em exercício  Sr. Romero Luiz Endringer, solicitando a aplicação do artigo 37, inciso X, da Constituição Federal, no sentido de conceder aos servidores públicos municipais a reposição das perdas de seus vencimentos em face dos índices de inflação acumulados desde a última adequação.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1298/requerimento_015-2011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1298/requerimento_015-2011.pdf</t>
   </si>
   <si>
     <t>ANGELA MARIA SCHULTZ LEPPAUS, Vereadora com assento nesta Augusta Casa de Leis, com fundamento no artigo 168, inciso II, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem requerer seja encaminhado ofício à ESCELSA solicitando providencias no sentido de regularizar a situação dos consumidores que possuem residência em Santa Leopoldina na localidade de Caramuru e região de divisa, mas suas contas indicam endereço de Santa Maria de Jetibá.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>MoP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, Valdemiro Barth</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1195/20110001.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1195/20110001.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS – PPS e VALDEMIRO BARTH - PSDB, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. FLOTÉRIO FLORENTINO BARTH, ocorrido no dia 25 de dezembro de 2010.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1196/20110002.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1196/20110002.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS – PPS vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ELIAS MANOEL DEOLINDO, ocorrido no dia 28 de fevereiro de 2011.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1197/20110003.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1197/20110003.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS – PPS vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sra. IDALINA COUTINHO PEDRO DA SILVA, ocorrido no dia 15 de março de 2011.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1198/20110004.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1198/20110004.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS – PPS vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. EDUARDO SILLER, ocorrido no dia 27 de março de 2011.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1199/20110005.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1199/20110005.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereador DARLEY JANSEN ESPINDULA – PP vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. AMILTON BUENO, ocorrido no dia 07 de ABRIL de 2011.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1204/20110010.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1204/20110010.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereador DARLEY JANSEN ESPINDULA – PP vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. Amélia Barth Leppaus, ocorrido no dia 20 de maio de 2011.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1205/20110011.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1205/20110011.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereador DARLEY JANSEN ESPINDULA – PP vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Alberto Leppaus, ocorrido no dia 02 de junho de 2011.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, Darley Jansen Espíndula</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1206/20110012.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1206/20110012.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESPINDULA – PP e a Vereadora ANGELA MARIA SCHULTZ LEPPAUS, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do SR. ALOIR NICKEL, ocorrido no dia 03 de setembro de 2011.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1207/20110013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1207/20110013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESPINDULA – PP, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do SR. ALCIBIDES RODRIGUES, ocorrido no dia 12 de setembro de 2011.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1208/20110014.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1208/20110014.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESPINDULA – PP , vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do SR. CLAUDECIR PASSOS, ocorrido no dia 26 de agosto de 2011.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1209/20110015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1209/20110015.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESPINDULA – PP, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da SRA. LINDANOA VIEIRA DAS NEVES, ocorrido no dia 02 de setembro de 2011.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1210/20110016.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1210/20110016.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JANIÇO JOÃO VERVLOET – PDT , vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do SR. VILSON ALVES DE LIMA, ocorrido no dia 12 de setembro de 2011.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1211/20110017.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1211/20110017.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESPINDULA – PP, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do SR. JAIR GONÇALVES FERREIRA, ocorrido no dia 15 de setembro de 2011.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>MoC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1200/20110006.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1200/20110006.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial do vereador DARLEY JANSEN ESPÍNDULA, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES ao Prefeito Municipal em exercício, Sr. Romero Luiz Endringer.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1201/20110007.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1201/20110007.pdf</t>
   </si>
   <si>
     <t>A Câmara Municiapl de Santa Leopoldina, por intermédio de seus membros, em especial do Vereador DARLEY JANSEN ESPÍNDULA, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES á Secretária Municipal de Ação Social, Rosimeire Leppaus, pela brilhante e elegante homenagem em comemoração ao dia das mães, realizado no dia seis de maio de 2011, no Centro de Referência e Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1202/20110008.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1202/20110008.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial do Vereador DARLEY JANSEN ESPÍNDULA, com fundamento no artigo 170 do Regimento Interno deste Casa de Leis, manifesta suas CONGRATULAÇÕES aos operadores de máquina pesadas: Alcides Lauvres, Dalvim Schreiber, Fábio Gaiba, Jorge Luiz Carvalho, Orlando Groner, Oswaldo Wolkart, Paulo Sérgio de Oliveira, Paulo Henrique Soares, Valdecir Felz, pela assiduidade para com os serviços públicos desempenhados.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1203/20110009.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1203/20110009.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial do Vereador DARLEY JANSEN ESPÍNDULA, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifeste suas CONGRATULAÇÕES ao assessor de turismo Elcio Schaeffer Nunes, pela forma com a qual, junto ao Arquivo Público Estadual, conduziu a realização da 8ª edição do Caminho do Imigrante, realizado no ultimo dia 1º de maio.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1212/20110018.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1212/20110018.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial do Vereador DARLEY JANSEN ESPÍNDULA-PP, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES à Polícia Militar, em especial à pessoa do Tenente  da Polícia Militar Jovelson Sabino Junior Aguilar, pelo excelente trabalho que vem desenvolvendo no Município de Santa Leopoldina.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1331,67 +1331,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/409/ind_03-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/410/ind_04-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/411/ind_09-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/412/ind_10-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/413/ind_11-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/414/ind_12-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/415/ind_13-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/416/ind_14-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/417/ind_15-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/418/ind_18-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/454/pj_decreto_legisl_001-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2281/projeto_de_lei_001-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2280/projeto_de_lei_002-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2279/projeto_de_lei_003-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2278/projeto_de_lei_004-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2277/projeto_de_lei_005-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2276/projeto_de_lei_007-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2275/projeto_de_lei_008-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2274/projeto_de_lei_010-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2273/projeto_de_lei_011-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2272/projeto_de_lei_013-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2271/projeto_de_lei_014-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2270/projeto_de_lei_015-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2269/projeto_de_lei_016-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2268/projeto_de_lei_017-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2267/projeto_de_lei_019-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2266/projeto_de_lei_020-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2265/projeto_de_lei_021-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2264/projeto_de_lei_022-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2263/projeto_de_lei_023-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2262/projeto_de_lei_024-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2261/projeto_de_lei_025-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2260/projeto_de_lei_026-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2259/projeto_de_lei_027-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2258/projeto_de_lei_028-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2257/projeto_de_lei_032-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2256/projeto_de_lei_033-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2255/projeto_de_lei_034-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2254/projeto_de_lei_035-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2253/projeto_de_lei_036-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2252/projeto_de_lei_038-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2251/projeto_de_lei_039-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2250/projeto_de_lei_040-2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2249/projeto_de_lei_041-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2248/projeto_de_lei_042-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2247/projeto_de_lei_043-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2246/projeto_de_lei_044-2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2245/projeto_de_lei_045-2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2244/projeto_de_lei_046-2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2146/001-2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2147/002-2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2148/projeto_de_resolucao_003-2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2149/projeto_de_resolucao_004-2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2150/projeto_de_resolucao_005-2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1287/requerimento_20110001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1288/requerimento_20110002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1289/requerimento_20110003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1290/requerimento_20110004.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1291/requerimento_20110005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1292/requerimento_20110006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1293/requerimento_20110007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1294/requerimento_20110008.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1295/requerimento_009-2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1296/requerimento_010-2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1297/requerimento_011-2011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1298/requerimento_015-2011.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1195/20110001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1196/20110002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1197/20110003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1198/20110004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1199/20110005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1204/20110010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1205/20110011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1206/20110012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1207/20110013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1208/20110014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1209/20110015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1210/20110016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1211/20110017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1200/20110006.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1201/20110007.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1202/20110008.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1203/20110009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1212/20110018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/409/ind_03-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/410/ind_04-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/411/ind_09-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/412/ind_10-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/413/ind_11-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/414/ind_12-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/415/ind_13-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/416/ind_14-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/417/ind_15-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/418/ind_18-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/454/pj_decreto_legisl_001-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2281/projeto_de_lei_001-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2280/projeto_de_lei_002-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2279/projeto_de_lei_003-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2278/projeto_de_lei_004-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2277/projeto_de_lei_005-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2276/projeto_de_lei_007-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2275/projeto_de_lei_008-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2274/projeto_de_lei_010-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2273/projeto_de_lei_011-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2272/projeto_de_lei_013-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2271/projeto_de_lei_014-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2270/projeto_de_lei_015-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2269/projeto_de_lei_016-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2268/projeto_de_lei_017-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2267/projeto_de_lei_019-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2266/projeto_de_lei_020-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2265/projeto_de_lei_021-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2264/projeto_de_lei_022-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2263/projeto_de_lei_023-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2262/projeto_de_lei_024-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2261/projeto_de_lei_025-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2260/projeto_de_lei_026-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2259/projeto_de_lei_027-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2258/projeto_de_lei_028-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2257/projeto_de_lei_032-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2256/projeto_de_lei_033-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2255/projeto_de_lei_034-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2254/projeto_de_lei_035-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2253/projeto_de_lei_036-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2252/projeto_de_lei_038-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2251/projeto_de_lei_039-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2250/projeto_de_lei_040-2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2249/projeto_de_lei_041-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2248/projeto_de_lei_042-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2247/projeto_de_lei_043-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2246/projeto_de_lei_044-2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2245/projeto_de_lei_045-2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2244/projeto_de_lei_046-2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2146/001-2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2147/002-2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2148/projeto_de_resolucao_003-2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2149/projeto_de_resolucao_004-2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/2150/projeto_de_resolucao_005-2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1287/requerimento_20110001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1288/requerimento_20110002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1289/requerimento_20110003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1290/requerimento_20110004.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1291/requerimento_20110005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1292/requerimento_20110006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1293/requerimento_20110007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1294/requerimento_20110008.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1295/requerimento_009-2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1296/requerimento_010-2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1297/requerimento_011-2011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1298/requerimento_015-2011.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1195/20110001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1196/20110002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1197/20110003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1198/20110004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1199/20110005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1204/20110010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1205/20110011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1206/20110012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1207/20110013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1208/20110014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1209/20110015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1210/20110016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1211/20110017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1200/20110006.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1201/20110007.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1202/20110008.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1203/20110009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2011/1212/20110018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="178.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>