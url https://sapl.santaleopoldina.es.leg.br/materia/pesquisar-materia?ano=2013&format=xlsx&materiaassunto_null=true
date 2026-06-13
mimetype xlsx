--- v0 (2026-02-02)
+++ v1 (2026-06-13)
@@ -54,1621 +54,1621 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/331/ind_01-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/331/ind_01-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador JOVELSON AGUILAR SABINO JUNIOR (PSB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, o repasse mensal na importância de R$ 2.000,00 (dois mil reais) ao Conselho Interativo de Segurança de Santa Leopoldina – CONISEG, bem como o repasse mensal na importância de R$ 2.000,00 (dois mil reais) ao Conselho Interativo de Segurança do Distrito de Mangaraí – CISDIM.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/332/ind_02-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/332/ind_02-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador JOVELSON AGUILAR SABINO JUNIOR (PSB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a doação de uma área te propriedade deste município, medindo entre 6.000m² e 7.000m², de formato regular, preferencialmente quadrática ou retangular, na localidade denominada Cocal, neste município, para a construção da nova sede da EEEFM Alice Hozmeister, por intermédio de convênio com a Secretaria do Estado da Educação, conforme especificações exigidas no OF/SEDU/SEAF/Nº. 024 de 04 de março de 2013.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/333/ind_03-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/333/ind_03-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador JOVELSON AGUILAR SABINO JUNIOR (PSB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que seja tomada a adoção de providências a fim de se efetivar convênio de repasse financeiro, entre o Município de Santa Leopoldina e a Secretaria do Estado de Educação, com o objetivo de realizar a reforma da quadra de esportes e a construção de uma cobertura, bem como a construção de um muro de fechamento e a instalação de um portão de acesso as dependência da EEEFM Guilhermina Hulda Kruger Reinhold, nos moldes do OF/SEDU/SEAF/Nº. 025._x000D_
 _x000D_
  O referido imóvel é de propriedade do município de Santa Leopoldina, funcionando como escola municipal no período diurno e como escola estadual no período noturno,</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DENIS GONÇALVES PINA</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/334/ind_05-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/334/ind_05-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador DENIS GOLÇALVES PINA (PP), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a reforma da Unidade Básica de Saúde de Mangaraí, Zona Rural, Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/335/ind_06-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/335/ind_06-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador DENIS GOLÇALVES PINA (PP), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, para que, em parceria com a CESAN, seja providenciada a instalação de Sistema de Abastecimento de Água na Comunidade de Barra de Mangaraí, Zona Rural, Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Robson  Siller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER (PMDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a realização de melhorias e troca da iluminação no Cemitério Municipal, situado no Campo do Moxafongo, Centro, Santa Leopoldina/ES, bem como a instalação de torneiras de água em pontos distintos do referido local.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/337/ind_09-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/337/ind_09-2013.pdf</t>
   </si>
   <si>
     <t>A Presidente da Câmara Municipal ANGELA MARIA SHULTZ LEPAUS (PPS), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a construção de um muro com a instalação de um portão e a pavimentação do pátio da UAB – Universidade Aberta do Brasil, localizada no Campo do Moxafongo – Centro, Santa Leopoldina, para servir de estacionamento para estudantes e professores, bem como para evitar os transtornos em decorrência das chuvas e outras intempéries.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/338/ind_10-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/338/ind_10-2013.pdf</t>
   </si>
   <si>
     <t>A Presidente da Câmara Municipal ANGELA MARIA SHULTZ LEPAUS (PPS), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a reposição de perdas dos vencimentos do Servidores Públicos Municipais referente aos anos de 2009, 2010, 2011 e 2012, respectivamente nos percentuais de 4,31%, 5,91%, 6,50% e 6,19%, em cumprimento ao disposto no Inciso X, do Artigo 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/339/ind_12-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/339/ind_12-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER (PMDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a instalação de uma torre de celular, com tecnologia mínima GSM-EDGE e 3G, na Região do Vale do Rio da Prata, Zona Rural, Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/340/ind_14-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/340/ind_14-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador JOVELSON AGUILAR SABINO JUNIOR (PSB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, o retorno do Projeto “Sexta na Praça”, desenvolvido na Praça Francisco Alfredo Vervloet, incluindo-se ao Projeto um espaço cultural promovendo o incentivo de apresentações de novos talentos musicais, teatrais e artísticos desenvolvidos por cidadãos leopoldinenses.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/341/ind_15-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/341/ind_15-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador JOVELSON AGUILAR SABINO JUNIOR (PSB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a construção de Capela Mortuária no Cemitério Municipal ou em área próxima a ele, localizado no Moxafongo – Centro, Santa Leopoldina/ES,</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>CELESTINO MULLER THOMAS</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/342/ind_16-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/342/ind_16-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador CELESTINO MULLER THOMAS (PMDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a pintura das paredes, portas e janelas das dependências da EUMEF Boqueirão do Thomas, bem como a demolição e reconstrução do muro em torno da referida Escola.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/343/ind_17-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/343/ind_17-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador CELESTINO MULLER THOMAS (PMDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a construção de uma Unidade Básica de Saúde na Comunidade de Boqueirão do Thomas, Zona Rural – Santa Leopoldina/ES, para atender aos moradores da referida Comunidade.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/344/ind_18-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/344/ind_18-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador JANIÇO JOÃO VERVLOET-PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar calçamento no entorno do Hospital Nossa Senhora da Penha, bem como, a instalação de refletores de iluminação no local referido.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Marcos Adriano Rauta</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/345/ind_19-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/345/ind_19-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA - PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de elaborar projeto de pavimentação (asfaltamento) do trecho de aproximadamente 7km, compreendido entres as Comunidades de Vila Nova, Ribeiro Limpo e Caioaba, neste Município.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/346/ind_20-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/346/ind_20-2013.pdf</t>
   </si>
   <si>
     <t>A Presidente da Câmara Municipal ÂNGELA MARIA SHULTZ LEPAUS (PPS), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, e ao Secretário Municipal de Cultura e Turismo, a possibilidade de utilizar fotografias de elementos do folclore e cultura local na confecção de cartazes do Carnaval 2014 e demais instrumentos de divulgação das festividades Leopoldinenses, dentre os quais figuram os tradicionais “Bonecos Gigantes”.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/347/ind_21-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/347/ind_21-2013.pdf</t>
   </si>
   <si>
     <t>A Presidente da Câmara Municipal ANGELA MARIA SHULTZ LEPAUS (PPS), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a reinstalação do ponto do ônibus com cobertura e bancos localizado em frente ao Ponto de Informações Turísticas – PIT, na Sede do Município.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/348/ind_22-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/348/ind_22-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA (PSDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, seja realizada a pintura, na cor vermelha, faixa de uso de pedestres da Rodovia ES 080, compreendida no trecho entre o Canaã Campestre Clube e a Fazenda Potratz, neste Município.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/349/ind_23-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/349/ind_23-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA (PSDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, bem como ao Secretário Municipal de Agricultura e Meio Ambiente, Sr. Jorge Barbosa Monteiro, a necessidade de contratação de profissional habilitado para ministrar curso de “poda de arvores”, aos servidores das Secretarias Municipais de Agricultura e Meio Ambiente e Obras.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/350/ind_24-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/350/ind_24-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA (PSDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, bem como ao Secretário Municipal de Cultura e Turismo, Sr. Elcio Schaeffer Nunes, seja elaborado projeto técnico de revitalização do Correto, instrumento histórico localizado no Parque da Independência neste Município, bem como a inclusão de banheiro público naquele local.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/351/ind_25-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/351/ind_25-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA (PSDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, bem como ao Secretário Municipal de Cultura e Turismo, Sr. Elcio Schaeffer Nunes e a Secretária Municipal de Obras, Sra. Mirian Carla Soares Bittencourt., a necessidade de elaborar projeto para a construção de quiosques públicos com arquitetura de acordo com o patrimônio histórico da Cidade, no Parque da Independência, neste Município.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/352/ind_26-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/352/ind_26-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador DENIS GONÇALVES PINA (PP), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a construção de uma Unidade Básica de Saúde na Localidade de Retiro, neste Município, para atendimento ambulatorial aos moradores daquela comunidade.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/353/ind_27-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/353/ind_27-2013.pdf</t>
   </si>
   <si>
     <t>A Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS - PPS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de controle de pragas e vetores, nas ruas e logradouros públicos, bem como metodologias de aplicação de inseticidas, rodenticidas, repelentes, permitidos pela Legislação de regência.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/354/ind_28-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/354/ind_28-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA (PSDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, seja incluído no Projeto de reforma e ampliação do Ginásio de Esportes da Sede do Município, um Bar Lanchonete que de acesso à população tanto na parte interna quanto na parte externa do Ginásio, substituindo assim o “trailer” existente nos fundos do Ginásio, bem como possibilitando a exploração por particulares, mediante autorização específica e onerosa.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/355/ind_29-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/355/ind_29-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA (PSDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de disponibilizar curso profissionalizante de arbitragem para os munícipes interessados.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/356/ind_30-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/356/ind_30-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de construir um bueiro na Ponte localizada entre a Rua José de Anchieta Fontana e Rua Sebastião José Siller, em frente a casa do Sr. Alceu Emilio Rodrigues, neste Município.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/357/ind_32-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/357/ind_32-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador DENIS GONÇALVES PINA - PP, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a possibilidade de cessão de uso dos bens e  equipamentos do antigo Viveiro Municipal à Associação dos Herdeiros de Benvido Pereira dos Anjos.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>CELESTINO MULLER THOMAS, JOVELSON AGUILAR SABINO JUNIOR, Robson  Siller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/358/ind_34-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/358/ind_34-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores JOVELSON AGUILAR SABINO JUNIOR (PSB), ROBSON JOSÉ SILLER (PMDB) e CELESTINO MULLER THOMAS (PMDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a terraplanagem, com prévia autorização ambiental, na área localizada entre a Rua Rio Branco ao longo do contorno do Rio Santa Maria da Vitória, no Centro de Santa Leopoldina/ES, com o objetivo de aproveitamento de espaço para servir de estacionamento público para motos e veículos de passeio.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>CELESTINO MULLER THOMAS, Robson  Siller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/359/ind_35-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/359/ind_35-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores ROBSON JOSÉ SILLER-PMDB e CELESTINO MULLER THOMAS-PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, seja encaminhado projeto de lei objetivando a municipalização do transito no Município de Santa Leopoldina, bem como a regulamentação de áreas para estacionamento ao longo da avenida e em áreas alternativas.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/360/ind_36-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/360/ind_36-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador DENIS GONÇALVES PINA - PP, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, realização de reforma no Centro Comunitário da Comunidade de Retiro, neste Município.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/361/ind_37-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/361/ind_37-2013.pdf</t>
   </si>
   <si>
     <t>A Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS - PPS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, transferência para o Patrimônio da Câmara Municipal de Santa Leopoldina do imóvel localizado na Av. Presidente Vargas, de propriedade do Município, onde atualmente funciona o Destacamento de Polícia Militar.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/362/ind_38-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/362/ind_38-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador DENIS GONÇALVES PINA (PP), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a instalação de proteção nas laterais da ponte de acesso a Comunidade de Colina Verde, neste Município.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/363/ind_39-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/363/ind_39-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de aquisição de um terreno no bairro Vila Nova, neste município, com a finalidade de construção de uma praça pública naquela comunidade</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/364/ind_40-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/364/ind_40-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de sinalizar a área destinada ao ponto de taxi Municipal, bem como a instalação de corrimão na Ladeira Cesar Muller, próximo ao local referido, neste Município</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>ALEX NUNES GOMES</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/366/ind_41-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/366/ind_41-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador ALEX NUNES GOMES - PPS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de reforma do Centro Comunitário da Comunidade de Regência, neste Município.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/367/ind_42-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/367/ind_42-2013.pdf</t>
   </si>
   <si>
     <t>A Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS - PPS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de instalar novas lixeiras nas áreas urbanas do Município, bem como encaminhar proposta de lei a esta Casa, no sentido de proibir a dispensa de lixo em locais impróprios como áreas públicas, ruas, terrenos, neste Município.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/368/ind_43-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/368/ind_43-2013.pdf</t>
   </si>
   <si>
     <t>A Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS - PPS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de determinar providencias, a fim de encaminhar ofício ao Subsecretário de Programas Urbanos da SEDURB, Dr. Dalton Luiz da Cunha Ramaldes, apresentando plano de trabalho para desobstrução do Rio Santa Maria da Vitória, com o intuito de o Município ser contemplado no Programa de limpeza de rios e córregos da Secretaria de Estado de Saneamento, Habitação e Desenvolvimento Urbano.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/369/ind_44-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/369/ind_44-2013.pdf</t>
   </si>
   <si>
     <t>A Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS - PPS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, que utilize repasses do Estado do Espírito Santo oriundos do Fundo Estadual de Apoio ao Desenvolvimento Municipal – FEADM, na conclusão de obras de calçamento que foram iniciadas e não terminadas, Contorno do Hospital Nossa Senhora da Penha, Final da Rua Amaro da Penha Soave, Rua Bernardino Monteiro ligando a Estrada de Pedras e Bairro do Cocal, bem como aqueles trechos que mais necessitam de calçamento, neste Município.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/370/ind_45-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/370/ind_45-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador JOVELSON AGUILAR SABINO JUNIOR (PSB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a regulamentação, por meio de Lei municipal, no sentindo de limitar o tráfego de veículos pesados ou superdimensionados em toda a extensão da Av. Prefeito Hélio Rocha e Av. Presidente Vargas, no Centro de Santa Leopoldina/ES em determinados dias e horários.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/371/ind_46-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/371/ind_46-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador CELESTINO MULLER THOMAS - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar limpeza nos bueiros e canaletas da ladeira da Bragança, localizados nas proximidades da Gruta da Onça, bem como para efetuar roçagem ao longo da Estrada Franz Bahuer, neste Município.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/372/ind_47-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/372/ind_47-2013.pdf</t>
   </si>
   <si>
     <t>A Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS - PPS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de instalar uma proteção lateral, na ladeira situada sobre a Praça Dalmácio Nascimento, localizada no acesso à Estrada Franz Bauher, na sede do Município.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/373/ind_48-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/373/ind_48-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador CELESTINO MULLER THOMAS - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de instalar placa de identificação no espaço reservado para a Feira Municipal da Agricultura Familiar, bem como a proibição de estacionamento nas proximidades da feira, no horário de 01h00min de sábado até às 15h00min de sábado.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/374/ind_50-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/374/ind_50-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de oferecer acesso gratuito á internet WI FI na praça Francisco Alfredo Vervloet, localizado na sede, do Município.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/375/ind_51-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/375/ind_51-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador CELESTINO MULLER THOMAS - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de reformar e construir cobertura na quadra de esportes localizada na Comunidade de Califórnia, neste Município.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/376/ind_52-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/376/ind_52-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de restabelecer o Projeto da Banda Marcial em Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/377/ind_53-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/377/ind_53-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador DENIS GONÇALVES PINA - PP, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a possibilidade de realizar doação de toda a estrutura de alambrado, que será retirada do Campo do Moxafongo, para ser utilizado no Campo de futebol do Retiro, neste Município.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ALEX NUNES GOMES, Ângela Maria Schultz Leppaus, CELESTINO MULLER THOMAS, Robson  Siller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/453/pj_decreto_legisl_001-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/453/pj_decreto_legisl_001-2013.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO LEOPOLDINENSE</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, CELESTINO MULLER THOMAS, Marcos Adriano Rauta, Robson  Siller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/204/projeto_de_emenda_a_lei_organica_no_001-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/204/projeto_de_emenda_a_lei_organica_no_001-2013.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA § 4º AO ARTIGO 34 DA LEI ORGÂNICA DO MUNICÍPIO DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Romero Luiz Endringer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/557/pj_02-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/557/pj_02-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO FINANCEIRA COM FEDERAÇÃO DE ASSOCIAÇÃO DE AGRICULTORES DE SANTA LEOPOLDINA – FEAFS.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/556/pj_03-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/556/pj_03-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO EM COMODATO DO GALPÃO DESTA MUNICIPALIDADE, ADQUIRIDA COM RECURSOS ADVINDOS DO PRONAF.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/623/04-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/623/04-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO FINANCEIRA QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA E A APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, PARA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/620/05-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/620/05-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO FINANCEIRA COM A FUNDAÇÃO MÉDICO ASSISTENCIAL DO TRABALHADOR RURAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/622/06-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/622/06-2013.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DE MEIA LÉGUA DO MUNICÍPIO DE SANTA LEOPOLDINA DO ESTADO DO ESPÍRITO SANTO – APRUMEL.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/621/07-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/621/07-2013.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DO RIO DA PRATA.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/613/09-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/613/09-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DAS LEIS 1321/2010 E 1336/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/593/10-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/593/10-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 94 E 95 E SEUS PARAGRAFOS DA LEI MUNICIPAL Nº. 735/91 – ESTATUTO DOS SERVIDORES PUBLICOS MUNICIPAIS DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/592/11-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/592/11-2013.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO QUILOMBOLA DOS HERDEIRO DE BENVINDO PEREIRA DOS ANJOS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/591/13-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/591/13-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O PODER EXECUTIVO PAGAR O PISO SALARIAL PROFISSIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/599/14-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/599/14-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2013.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/597/15-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/597/15-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO FINANCEIRA QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA E O CONSELHO INTERATIVO DE SEGURANÇA DE SANTA LEOPOLDINA (CONISEG) E CONSELHO INTERATIVO DE SEGURANÇA DO DISTRITO DE MANGARAÍ (CISDIM), PARA TRANSFERÊNCIA DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/595/16-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/595/16-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº. 1036/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/596/19-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/596/19-2013.pdf</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/594/20-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/594/20-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2013.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/605/21-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/605/21-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-ALIMENTAÇÃO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/604/22-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/604/22-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/602/23-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/602/23-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1318/2009</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/603/24-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/603/24-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1431/2012</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/601/25-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/601/25-2013.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 681/1990 E SUAS ALTERAÇÕES, QUE TRATA DA ESTRUTURA ADMINISTRATIVA DO MUNICIPIO DE SANTA LEOPOLDINA</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/600/27-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/600/27-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TICKET-FEIRA NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/598/28-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/598/28-2013.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE UTILIZAÇÃO DE LOGOMARCAS NOS VEÍCULOS OFICIAIS DO MUNICIPIO DE SANTA LEOPOLDINA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/614/30-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/614/30-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO DE DESENVOLVIMENTO MUNICIPAL - FDM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/619/31-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/619/31-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO OUTORGAR AUTORIZAÇÃO DE USO DE IMÓVEL PERTENCENTE AO MUNICÍPIO DE SANTA LEOPOLDINA À ASSOCIAÇÃO PEQUENOS AGRICULTORES DA REGIÃO DO CRUBIXÁ-AÇÚ MIRIM, PARAÍSO E CAVÚ - APARCA CRUBIXA</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/612/32-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/612/32-2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O USO OBRIGATÓRIO DO BRASÃO DO MUNICÍPIO DE SANTA LEOPOLDINA, PROIBE O USO DE LOGOTIPOS INSTITUCIONAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/606/35-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/606/35-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO, PARA O PERÍODO DE 2014 A 2017.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/611/36-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/611/36-2013.pdf</t>
   </si>
   <si>
     <t>RATIFICA DELIBERAÇÃO DA ASSEMBLEIA GERAL CIM POLINORTE QUE AUTORIZA O INGRESSO DE LINHARES COMO MUNICÍPIO CONSORCIADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/610/37-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/610/37-2013.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROTEÇAO E DEFESA CIVIL (COMPDEC) DO MUNICÍPIO DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/609/38-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/609/38-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS DE ALIMENTAÇÃO E MORADIA DE PROFISSIONAIS DE SAÚDE INTEGRANTES DO PROJETO MAIS MÉDICOS PARA O BRASIL DE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/607/41-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/607/41-2013.pdf</t>
   </si>
   <si>
     <t>DENOMINA “CAMPO VIVALDO GONÇALVES GOMES”.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/541/pj_42-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/541/pj_42-2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO, ATRAVÉS DE COMODATO, DE DUAS AMBULÂNCIAS PARA A FUNDAÇÃO MÉDICO ASSISTENCIAL DO TRABALHADOR RURAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/608/43-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/608/43-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE ASSISTÊNCIA SOCIAL DE SANTA LEOPOLDINA – SUAS/ SL.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2138/001-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2138/001-2013.pdf</t>
   </si>
   <si>
     <t>DECLARA NULO O "ATO LEGISLATIVO DE REQUERIMENTO Nº011/2012".</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2139/002-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2139/002-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRA VISITAS ESCOLARES NA CÂMARA DE VEREADORES DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2140/003-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2140/003-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LAVRATURA DAS ATAS DAD SESSÕES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2141/005-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2141/005-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROPOSTA DAS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICIPIO QUANTO A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA -ES.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2142/006-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2142/006-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE FIXAÇÃO DAS DESPESAS DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA PARA O EXERCICIO DO ANO 2014.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2143/007-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2143/007-2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARA ELABORAÇÃO DO PLANO PLURIANUAL DE INVESTIMENTOS REFERENTE AO PODER LEGISLATIVO MUNICIPAL 2014 A 2017.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2144/008-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2144/008-2013.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI Nº1453 DE 27 DE AGOSTO DE 2013, QUE DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICIPIO DE SANTA LEOPOLDINA, NO ÂMBITO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2145/009-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2145/009-2013.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 8º DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA, na condição de Vereador desta augusta casa de Leis, com fundamento no artigo 168, incisos II e III, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem requerer PEDIDO DE INFORMAÇÕES no sentido de encaminhar ofício à Secretaria de Administração, solicitando a relação de todos os processos administrativos disciplinares, inclusive sindicância, se houver,  instaurados em face de servidores municipais efetivos, bem como servidores em período de estágio probatório, tramitados a partir de janeiro de 2010 até a presente data, contendo nome do servidor, motivo da abertura do procedimento, a fase atual e, se concluso,  íntegra da decisão de aplicação de penalidade, arquivamento,  ou de absolvição, conforme o caso; solicita ainda se houve alguma demissão de servidor por justa causa sem abertura de processo administrativo ou demissão de servidor efetivo a pedido.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR, na condição de Vereador desta augusta casa de Leis, com fundamento no artigo 168, incisos II e III, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem requerer o ENCAMINHAMENTO DE OFÍCIO ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a fim de que a Secretaria Municipal de Administração forneça informações sobre os recursos financeiros referentes ao FUNCOP (Fundo Estadual de Combate a Pobreza e às Desigualdades Sociais), recebidos nos exercícios de 2011 e 2012, bem como para responder se tais valores foram aplicados no mesmo período, com a indicação precisa das ações correspondentes.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1255/requerimento_003-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1255/requerimento_003-2013.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA - PMDB, na condição de Vereador desta augusta casa de Leis, com fundamento no artigo 168, incisos II e III, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem requerer que seja tomado providências quanto a  fiscalização dos comércios deste município, principalmente no tocante a venda de combustível ( álcool, gasolina e óleo diesel), armazenamento e transporte de botijões de gás liquefeito de petróleo conforme o que determina a Lei nº. 9.847 de 26.10.1999, Lei nº. 8.176 de 08.02.1991 e Resolução Contran nº.356 de 02.08.2010.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>Darley Jansen Espíndula</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1256/requerimento_004-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1256/requerimento_004-2013.pdf</t>
   </si>
   <si>
     <t>DARLEY JANSEN ESPÍNDULA, na condição de Vereador desta augusta casa de Leis, com fundamento no artigo 168, incisos II e III, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem requerer o ENCAMINHAMENTO DE OFÍCIO ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a fim de que a Secretaria Municipal de Administração forneça informações quanto ao cumprimento e se, as tomadas providências quanto ao Termo de Ajuste de Conduta elaborado com o Ministério Público do Estado do Espírito Santo, por meio da Promotoria de Justiça de Santa Leopoldina - TAC/MPE/MPT, que tem por objetivo a regularização da situação funcional servidores efetivos da Prefeitura Municipal de Santa Leopoldina nomeação de comissionados, bem como adequação do regime de contratações de servidores por meio de concurso público.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1257/requerimento_005-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1257/requerimento_005-2013.pdf</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>ROBSON JOSÉ SILLER, na condição de Vereador desta augusta casa de Leis, com fundamento no artigo 168, inciso VI, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem requerer o ENCAMINHAMENTO DE OFÍCIO a Diretora Geral DER, Senhora Tereza Casotti, a fim de solicitar informações acerca do Processo nº 60690267/2012, que trata sobre o asfaltamento da ES 080 (conhecida como Rodovia Bernardino Monteiro), que liga os Municípios de Santa Leopoldina e Santa Teresa, que tramita naquele órgão, inclusive se há previsão de data para assinatura de ordem de serviço. Entretanto, na impossibilidade de se verificar o termo inicial das obras, se for o caso, pugna o Autor deste requerimento pela informação quanto a atual fase do processo em referência.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1259/requerimento_007-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1259/requerimento_007-2013.pdf</t>
   </si>
   <si>
     <t>DARLEY JANSEN ESPÍNDULA, na condição de Vereador desta augusta casa de Leis, com fundamento no artigo 168, incisos II e III, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem requerer o ENCAMINHAMENTO DE OFÍCIO ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a fim de que forneça informações quanto a aquisição de uma área de terra localizada em Cocal, neste Município, no sentido de esclarecer a forma como se deu a compra, se com dispensa, ou não, de licitação, bem como para comunicar se houve avaliação prévia da propriedade e parecer jurídico acerca do assunto.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1260/requerimento_008-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1260/requerimento_008-2013.pdf</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET (PDT), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER providências no sentido de se realizar Audiência Pública no Plenário da Câmara Municipal de Santa Leopoldina/ES , no dia 15 de abril de 2013, a partir das 09h00min, com vistas ao debate acerca do Convênio celebrado entre o Poder Executivo municipal e a APAE (Associação de Pais e Amigos dos Excepcionais) Santa Leopoldina/ES e demais assuntos a fins.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1261/requerimento_010-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1261/requerimento_010-2013.pdf</t>
   </si>
   <si>
     <t>DENIS GONÇALVES PINA (PP), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER esclarecimentos quanto à utilização de recursos financeiros no montante de 756.700,00 (setecentos e cinqüenta e seis mil e setecentos reais), oriundos de transferência da União Federal, por intermédio do Ministério da Integração nacional, destinados a reconstrução de pontes neste Município.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1262/requerimento_011-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1262/requerimento_011-2013.pdf</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR (PSB), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER que se encaminhe Ofício ao Excelentíssimo Governador do Estado do Espírito Santo Sr. José Renato Casagrande, no sentido de solicitar o asfaltamento do trecho de 9,2 km, que se inicia na ES 355 (rodovia que liga Santa Leopoldina a Santa Maria de Jetibá), até o entroncamento do acesso às Comunidades de Rio das Farinhas, Alto Rio das Farinhas e California, onde se encontra o Posto de Saúde Municipal e Escola Municipal.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1263/requerimento_013-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1263/requerimento_013-2013.pdf</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR (PSB), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER que se encaminhe Ofício ao Excelentíssimo Governador do Estado do Espírito Santo Sr. José Renato Casagrande no sentido de solicitar o asfaltamento do trecho de 12 km interligando as Comunidades da Suíça, Ribeirão dos Pardos, Luxemburgo de Baixo, Luxemburgo e Bragança. Tal trecho que se inicia no km 146 da ES 355 (rodovia que liga Santa Leopoldina a Santa Maria de Jetibá) e se estende até a comunidade de Luxemburgo de Baixo, com 4Km de extensão onde se  ramifica os dois pequenos trechos: o primeiro até à Comunidade de Bragança com extensão de 4Km  e o segundo, também de 4 Km até a Comunidade de Luxemburgo .</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1264/requerimento_014-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1264/requerimento_014-2013.pdf</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR (PSB), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER que se encaminhe Ofício ao Excelentíssimo Governador do Estado do Espírito Santo Sr. José Renato Casagrande no sentido de solicitar o asfaltamento do trecho de 12 km, que liga a comunidade de Caramuru (Santa Leopoldina) a Melgaço (Domingos Martins), completando o trecho asfaltado entre os municípios de Santa Leopoldina, Santa Maria de Jetibá e Domingo Martins.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>DENIS GONÇALVES PINA, Marcos Adriano Rauta</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1265/requerimento_015-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1265/requerimento_015-2013.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA (PSDB) e DENIS GONÇALVES PINA (PP), na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER que tome as devidas providências no sentido de se realizar a demarcação de vagas de estacionamento, com sinalização horizontal, na Rua Costa Pereira, na Sede deste município.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1266/requerimento_016-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1266/requerimento_016-2013.pdf</t>
   </si>
   <si>
     <t>DENIS GONÇALVES PINA (PP), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER que encaminhe Ofício ao Senhor Secretário de Estado da Secretaria de Agricultura, Abastecimento, Aquicultura e Pesca do Estado do Espírito Santo (SEAG), Exmo. Sr. Enio Bergoli, com a finalidade de solicitar providências quanto à manutenção, limpeza das laterais e canaletas e recapeamento do trecho de asfalto que liga a Comunidade de Mangaraí a Barra de Mangaraí, Zona Rural, Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1267/requerimento_017-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1267/requerimento_017-2013.pdf</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR – PSB, na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER que se encaminhe Ofício ao Excelentíssimo Secretário de Estado da Educação, Senhor Klinger Marcos Barbosa Alves no sentido de solicitar informações acerca do fato que motivou a não existência de Ensino Médio no período noturno na Escola Estadual de Ensino Fundamental e Médio Alice Holzmeister, Santa Leopoldina/ES, bem como solicitando que sejam tomadas as devidas providências para o retorno do Ensino Médio no período noturno.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1268/requerimento_019-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1268/requerimento_019-2013.pdf</t>
   </si>
   <si>
     <t>ÂNGELA MARIA SCHULTZ LEPPAUS – PPS E ROBSON JOSÉ SILLER - PMDB com base no artigo 16, inciso X, da Lei Orgânica do Município de Santa Leopoldina, vêm à presença de Vossa Excelência REQUERER, com base no art. 168, inciso V do Regimento Interno da Câmara Municipa, seja convocado o Secretário Municipal de Assistência Social, Sr. Menahen Sebastian Knust Leppaus, para comparecer no Plenário desta Câmara Municipal, na sessão ordinária de 24 de junho de 2013, às 18h00min, a fim de prestar esclarecimentos acerca dos seguintes assuntos: _x000D_
 _x000D_
 •	Demandas referentes ao Conselho Tutelar do Município de Santa Leopoldina;_x000D_
 •	Atos de competência da Secretaria de Trabalho desenvolvimento e Ação Social; _x000D_
 •	Atividades administrativas da Secretaria de Ação Social e execução dos programas sociais.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1269/requerimento_020-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1269/requerimento_020-2013.pdf</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET (PDT), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER a expedição de Ofício a Diretora Geral do Departamento de Estradas de Rodagem do Estado do Espírito Santo Dra. Tereza Maria Sepulcri Netto Casotti, bem como a Secretaria Estadual de Estado do Meio Ambiente e Recursos Hídricos, Sra. Diane Mara Ferreira Varanda Rangel solicitando informações quanto à duplicação da Ponte do Funil na Rodovia ES-355, em de Santa Leopoldina/ES, bem como indicação das razoes de ordem técnica quanto à construção de Ponte, no trecho duplicado, em um nível mais baixo do que a ponte já existente no local.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1270/requerimento_022-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1270/requerimento_022-2013.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA - PSDB, na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER a expedição de ofício solicitando ao Prefeito Municipal, a reativação do Viveiro de Mudas Municipal, localizado no Campo do Moxafongo, visando à produção de mudas nativas espécies da mata atlântica.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET, JOVELSON AGUILAR SABINO JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1271/requerimento_023-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1271/requerimento_023-2013.pdf</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR – PSB e JANIÇO JOÃO VERVELOET - PDT, na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER que se encaminhe Ofício a Empresa OI solicitando a instalação de telefone público (orelhão) na localidade da Suíça, no KM 08, da Rodovia ES 355 , onde há um ponto de ônibus, mercearia e a entrada para as Comunidades de Luxemburgo, Pedra Preta, Rio das Farinhas e Caramuru de Baixo.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1272/requerimento_024-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1272/requerimento_024-2013.pdf</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR – PSB, na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER que se encaminhe Ofício a Empresa ESCELSA solicitando o envio ao Município de informações quanto à destinação pretendida no tocante à área localizada na Vila Suíça na Rodovia ES 255.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1273/requerimento_025-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1273/requerimento_025-2013.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA - PSDB, na condição de Vereador desta augusta casa de Leis, com fundamento no artigo 168, incisos II e III, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem REQUERER seja encaminhado ofício ao Exmo. Prefeito Municipal de Santa Leopoldina/ES, Sr. Romero Luiz Endringer, solicitando informações referentes ao Decreto Municipal nº. 248/2013, que dispõe sobre a Comissão Especial de Avaliação quanto ao:_x000D_
 _x000D_
 •	Objetivo da Comissão;_x000D_
 •	Atribuições típicas dos responsáveis pelo setor de Almoxarifado da Prefeitura;_x000D_
 •	Se há necessidade do pagamento de gratificação para desenvolver as atividades pertinentes à Comissão;_x000D_
 •	Se os membros da referida comissão compõem outros órgãos de deliberação do âmbito do Município.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1275/requerimento_026-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1275/requerimento_026-2013.pdf</t>
   </si>
   <si>
     <t>ANGELA MARIA SCHULTZ LEPPAUS - PPS, na condição de Vereadora desta augusta casa de Leis, com fundamento no artigo 168, incisos II e III, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem REQUERER seja encaminhado ofício ao Exmo. Prefeito Municipal de Santa Leopoldina/ES, Sr. Romero Luiz Endringer, solicitando providencias no sentido de resolver o problema do bueiro localizado na Av. Presidente Vargas, em frente ao Casarão 1914, bem como a retirada da placa exposta naquele local.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1276/requerimento_027-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1276/requerimento_027-2013.pdf</t>
   </si>
   <si>
     <t>ÂNGELA MARIA SCHULTZ LEPPAUS – PPS com base no artigo 16, inciso X, da Lei Orgânica do Município de Santa Leopoldina, vêm à presença de Vossas Excelências REQUERER, com base no art. 168, inciso V do Regimento Interno da Câmara Municipal, seja convocado o Secretário Municipal de Agricultura e Meio Ambiente, Sr. Jorge Barbosa Monteiro para comparecer no Plenário desta Câmara Municipal, na sessão ordinária do dia 19 de agosto de 2013, às 18h00min, a fim de explanar sobre os seguintes assuntos: _x000D_
 _x000D_
 •	Existência de projetos/programas em via de implementação na atual gestão;_x000D_
 •	Atos de competência da Secretaria Agricultura e Meio Ambiente;_x000D_
 •	Gestão das receitas advindas da União e do Governo do Estado.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1277/requerimento_028-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1277/requerimento_028-2013.pdf</t>
   </si>
   <si>
     <t>CELESTINO MULLER THOMAS - PMDB, na condição de Vereador desta augusta casa de Leis, com fundamento no artigo 168, incisos II e III, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem REQUERER seja encaminhado ofício a Secretaria Estadual da Agricultura, abastecimento, Aquicultura e Pesca (SEAG), Dr. Enio Bergoli da Costa, solicitando informações quanto ao atual andamento do processo referente à segunda etapa do asfaltamento, incluído no projeto “Caminhos do Campo”, no trecho existente entre as Comunidades de Mangaraí e Holanda, neste Município.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1278/requerimento_029-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1278/requerimento_029-2013.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vêm REQUERER o encaminhamento de Ofício ao Excelentíssimo Governador do Estado do Espírito Santo, Dr. José Renato Casagrande, no sentido de solicitar a construção de um contorno viário no município de Santa Leopoldina com o intuito de desviar o tráfego das Rodovias ES-080 e  ES-355.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1274/requerimento_026-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1274/requerimento_026-2013.pdf</t>
   </si>
   <si>
     <t>ROBSON JOSÉ SILLER (PMDB), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER a expedição de Ofício a Diretora Geral da Viação Lírio dos Vales, Exma. Sra. Sandra Damiane, solicitando àquela empresa, que em dias chuvosos na região Santa Leopoldina/Santa Teresa, rodovia ES 080, quando houver dificuldade do ônibus fazer o percurso entre as duas cidades, que substitua os ônibus de grande porte por micro ônibus, de preferência com tração nas quatro rodas, a fim de não interromper o serviço de transporte aos moradores daquela região.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1279/requerimento_031-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1279/requerimento_031-2013.pdf</t>
   </si>
   <si>
     <t>DENIS GONÇALVES PINA (PP), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER que encaminhe Ofício a Diretora Geral do Departamento de Estradas de Rodagem do Estado do Espírito Santo, Dra. Tereza Maria Sepulcri Netto Casotti, solicitando a construção de lombadas ao longo do trecho que liga a Rodovia ES-080 às Comunidades de  Mangaraí e Tirol, mais precisamente na altura da Cachoeira de Mangaraí a entrada da Comunidade Quilombola do Retiro e da Comunidade de Formiguinha.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1280/requerimento_032-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1280/requerimento_032-2013.pdf</t>
   </si>
   <si>
     <t>ÂNGELA MARIA SCHULTZ LEPPAUS – PPS com base no artigo 16, inciso X, da Lei Orgânica do Município de Santa Leopoldina, vem à presença de Vossas Excelências REQUERER, com base no art. 168, inciso II do Regimento Interno da Câmara Municipal, o encaminhamento de pedido de informações ao Prefeito Municipal, no sentido de providenciar a relação nominal dos servidores do Poder Executivo que se encontram afastados de suas funções por motivo de doença, doença de pessoal da família, ou por algum outro tratamento que constitui motivo que impossibilita o exercício de suas funções. Requer ainda, a relação nominal dos servidores que perceberam e percebem valores pertinentes a horas extraordinárias, no período de janeiro de 2013 até a data de atendimento do presente requerimento, constando, inclusive, cargos de cada servidor, a remuneração mensal e o órgão onde estão lotados.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1281/requerimento_033-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1281/requerimento_033-2013.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA - PSDB, na condição de Vereador desta augusta casa de Leis, com fundamento no artigo 168, incisos II e III, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem REQUERER seja encaminhado ofício ao Exmo. Prefeito Municipal de Santa Leopoldina/ES, Sr. Romero Luiz Endringer, solicitando providências no sentido de regularizar a situação do lote adquirido pela Prefeitura para construção de Casas Populares no Campo do Moxafongo, bem como formalizar a documentação em favor dos proprietários da unidades habitacionais.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1282/requerimento_035-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1282/requerimento_035-2013.pdf</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR – PSB, na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER que se encaminhe Ofício ao Excelentíssimo Governador do Estado do Espírito Santo, Dr. José Renato Casagrande, no sentido de solicitar a instalação de uma torre de telefonia móvel na Região de Suíça na Cidade de Santa Leopoldina estado do Espírito Santo, aproximadamente nas Coordenadas -20.086992, -40.560687 (20°5”13.17”, -40°33”38.47”) ou ainda nas Coordenadas -20.075562, -40.569915 (20°4”32.02”, 40°34”11.69”), de modo a proporcionar o acesso à comunicação ao homem do campo, abrangendo as regiões de Suíça, Ribeirão dos Pardos e Santo Antônio.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1283/requerimento_036-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1283/requerimento_036-2013.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA - PSDB, na condição de Vereador desta augusta casa de Leis, com fundamento no artigo 168, incisos II e III, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem REQUERER seja encaminhado ofício ao Exmo. Prefeito Municipal de Santa Leopoldina/ES, Sr. Romero Luiz Endringer, solicitando informações referentes ao funcionamento da Repetidora de Sinal de TV neste Município, com os seguintes questionamentos:   _x000D_
 _x000D_
 •	Em que local está instalado o receptor de sinal de TV?_x000D_
 •	Quem é o proprietário do referido imóvel?_x000D_
 •	A quem pertencem os equipamentos instalados?_x000D_
 •	De quem é a responsabilidade de conservação e manutenção destes equipamentos? _x000D_
 •	Existe alguma contribuição do Município para manter o sinal disponível à população?_x000D_
 •	Qual a participação do Município com relação à disponibilização do sinal de TV?</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1284/requerimento_037-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1284/requerimento_037-2013.pdf</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET (PDT), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER a expedição de Ofício à Diretora Geral do Departamento de Estradas de Rodagem do Estado do Espírito Santo, Dra. Tereza Maria Sepulcri Netto Casotti, solicitando, em caráter de URGÊNCIA, a retirada dos blocos de pedra e entulhos que se encontram em baixo da Ponte do Funil, provenientes das obras de ampliação da Rodovia ES 355.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1285/requerimento_038-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1285/requerimento_038-2013.pdf</t>
   </si>
   <si>
     <t>ROBSON JOSÉ SILLER – PMDB, com base no artigo 16, inciso X, da Lei Orgânica do Município de Santa Leopoldina, vêm à presença de Vossa Excelência REQUERER, com base no art. 168, inciso II, do Regimento Interno da Câmara Municipal, seja encaminhado ofício ao Prefeito Municipal de Santa Leopoldina, Exmo. Sr. Romero Luiz Endringer, solicitando providências imediatas no sentido de aplicar efetivamente a Lei nº 12.527, de 18 de novembro de 2011, Lei de Acesso a Informações.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1286/requerimento_039-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1286/requerimento_039-2013.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA - PSDB, com base no art. 168, inciso II, do Regimento Interno da Câmara Municipal, vêm à presença de Vossa Excelência REQUERER, seja encaminhado ofício ao Prefeito Municipal de Santa Leopoldina, Exmo. Sr. Romero Luiz Endringer, solicitando providências no sentido de remanejar 01 (um) Servidor Municipal para atuar junto à lavanderia da Creche São Francisco de Assis.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>MoP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1143/mocao_de_pesar_001-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1143/mocao_de_pesar_001-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS – PPS, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. EITEL CARLOS RATUNDE, ocorrido no dia 20 de janeiro de 2013.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1144/mocao_de_pesar_002-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1144/mocao_de_pesar_002-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS – PPS, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. ELZA FORNAZELLI, ocorrido no dia 18 de janeiro de 2013.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1145/mocao_de_pesar_003-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1145/mocao_de_pesar_003-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS – PPS, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. MARIA DE JESUS PEREIRA, ocorrido no dia 18 de janeiro de 2013.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>ALEX NUNES GOMES, CELESTINO MULLER THOMAS, Darley Jansen Espíndula, DENIS GONÇALVES PINA, JANIÇO JOÃO VERVLOET, JOVELSON AGUILAR SABINO JUNIOR, Marcos Adriano Rauta, Robson  Siller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1146/mocao_de_pesar_004-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1146/mocao_de_pesar_004-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial os Vereadores ALEX NUNES GOMES – PPS, CELESTINO MULLER THOMAS – PMDB, DARLEY JANSEN ESPÍNDULA – PP, DENIS GONÇALVES PINA – PP, JANIÇO JOÃO VERVLOET – PDT, JOVELSON AGUILAR SABINO JUNIOR – PSB, MARCOS ADRIANO RAUTA – PSDB E ROBSON JOSÉ SILLER – PMDB, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. LAURENTINO LEPPAUS, ocorrido no dia 04 de março de 2013.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1147/mocao_de_pesar_005-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1147/mocao_de_pesar_005-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOVELSON AGUILAR SABINO JUNIOR - PSB, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. PEDRO FLORIANO REINHOLZ, ocorrido no dia 14 de março de 2013.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1148/mocao_de_pesar_006-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1148/mocao_de_pesar_006-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOVELSON AGUILAR SABINO JUNIOR - PSB,vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. IDÁLIO PEDRO BOONE, ocorrido no dia 28 de março de 2013.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, JOVELSON AGUILAR SABINO JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1149/mocao_de_pesar_007-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1149/mocao_de_pesar_007-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial os Vereadores ANGELA MARIA SCHULTZ LEPAUS – PPS e JOVELSON AGUILAR SABINO JUNIOR - PSB, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. ILMA NASCIMENTO DIAS.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1150/mocao_de_pesar_008-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1150/mocao_de_pesar_008-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DENIS GONÇALVES PINA (PP),vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. CLENILDA LIMA DE CARVALHO, ocorrido no dia 12 de maio de 2013.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1151/mocao_de_pesar_009-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1151/mocao_de_pesar_009-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ANGELA MARIA SCHULTZ LEPPAUS (PPS),vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. EGILDO ESPINDULA, ocorrido no dia 29 de maio de 2013.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1152/mocao_de_pesar_010-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1152/mocao_de_pesar_010-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOVELSON AGUILAR SABINO JUNIOR (PSB), vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. SUZANA IRENE PRASSER SILVA, ocorrido no dia 09 de maio de 2013.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1153/mocao_de_pesar_011-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1153/mocao_de_pesar_011-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial os Vereadores ROBSON JOSÉ SILLER – PMDB e CELESTINO MULLER THOMAS – PMDB, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Jovem Alexandre Alfredo Pereira Coutinho Santos, ocorrido no dia 22 de junho de 2013.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1154/mocao_de_pesar_012-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1154/mocao_de_pesar_012-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador CELESTINO MULLER THOMAS (PMDB), vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. Izabel Muller Thomas, ocorrido no dia 19 de junho de 2013.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1155/mocao_de_pesar_014-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1155/mocao_de_pesar_014-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador ROBSON JOSÉ SILLER - PMDB vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. JAIRO EDWARD ANDRADE, ocorrido no dia 14 de agosto de 2013.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1156/mocao_de_pesar_015-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1156/mocao_de_pesar_015-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS – PPS vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do SR. IVO EVITO RIBEIRO, ocorrido no dia 29 de agosto de 2013.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1157/mocao_de_pesar_016-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1157/mocao_de_pesar_016-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS – PPS vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do SR. ARLINDO VIEIRA, ocorrido no dia 12 de agosto de 2013.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1159/mocao_de_pesar_019-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1159/mocao_de_pesar_019-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOVELSON AGUILAR SABINO JUNIOR - PSB vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da SRA. MARIA MONTEIRO FACCO, ocorrido no dia 18 de setembro de 2013.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1160/mocao_de_pesar_020-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1160/mocao_de_pesar_020-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS-PPS vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da SRA. ELIZETE MARIA CALOT KRUGER, ocorrido no dia 20 de outubro de 2013.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1161/mocao_de_pesar_021-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1161/mocao_de_pesar_021-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ANGELA MARIA SCHULTZ LEPPAUS (PPS) vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ADAIR MATIAS BITTENCOURT, ocorrido no dia 02 de novembro de 2013.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1162/mocao_de_pesar_022-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1162/mocao_de_pesar_022-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ANGELA MARIA SCHULTZ LEPPAUS (PPS) vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do jovem ALEXANDRE FACCO, ocorrido no dia 31 de outubro de 2013.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1164/mocao_de_pesar_024-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1164/mocao_de_pesar_024-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial os Vereadores JOVELSON AGUILAR SABINO JUNIOR - PSB e ROBSON JOSÉ SILLER – PMDB vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do SR. GERALDO COSME DE OLIVEIRA, ocorrido no dia 11 de novembro de 2013.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1165/mocao_de_pesar_025-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1165/mocao_de_pesar_025-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS - PPS vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da SRA. IDA LEHONG, ocorrido no dia 02 de dezembro de 2013.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1166/mocao_de_pesar_026-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1166/mocao_de_pesar_026-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS - PPS vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do SR. AETE NUNES, ocorrido no dia 25 de novembro de 2013.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1167/mocao_de_pesar_027-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1167/mocao_de_pesar_027-2013.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial a Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS - PPS vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do SR. JOÃO BERNARDINO DE SOUZA, ocorrido no dia 04 de dezembro de 2013.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>MoC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1158/mocao_de_congratulacao_018-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1158/mocao_de_congratulacao_018-2013.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial da Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES a jovem estudante de Santa Leopoldina VERÔNICA VICENTE MONTEIRO, 16 anos, por sua classificação no Programa Senado Jovem Brasileiro, representando o Estado do Espírito Santo, com a redação “Acorda, Brasil”, onde permanecerá por três dias em Brasília, atuando como uma jovem senadora.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1163/mocao_de_congratulacao_023-2013.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1163/mocao_de_congratulacao_023-2013.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial do Vereador MARCOS ADRIANO RAUTA, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES aos moradores da comunidade de Funil e Cachoeira da Fumaça, que realizaram um mutirão para efetuar limpeza ao longo do calçamento do Bairro Funil, neste Município, dando exemplo de cidadania.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1975,67 +1975,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/331/ind_01-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/332/ind_02-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/333/ind_03-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/334/ind_05-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/335/ind_06-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/337/ind_09-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/338/ind_10-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/339/ind_12-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/340/ind_14-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/341/ind_15-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/342/ind_16-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/343/ind_17-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/344/ind_18-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/345/ind_19-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/346/ind_20-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/347/ind_21-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/348/ind_22-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/349/ind_23-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/350/ind_24-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/351/ind_25-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/352/ind_26-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/353/ind_27-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/354/ind_28-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/355/ind_29-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/356/ind_30-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/357/ind_32-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/358/ind_34-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/359/ind_35-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/360/ind_36-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/361/ind_37-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/362/ind_38-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/363/ind_39-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/364/ind_40-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/366/ind_41-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/367/ind_42-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/368/ind_43-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/369/ind_44-2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/370/ind_45-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/371/ind_46-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/372/ind_47-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/373/ind_48-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/374/ind_50-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/375/ind_51-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/376/ind_52-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/377/ind_53-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/453/pj_decreto_legisl_001-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/204/projeto_de_emenda_a_lei_organica_no_001-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/557/pj_02-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/556/pj_03-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/623/04-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/620/05-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/622/06-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/621/07-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/613/09-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/593/10-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/592/11-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/591/13-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/599/14-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/597/15-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/595/16-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/596/19-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/594/20-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/605/21-2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/604/22-2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/602/23-2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/603/24-2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/601/25-2013.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/600/27-2013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/598/28-2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/614/30-2013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/619/31-2013.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/612/32-2013.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/606/35-2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/611/36-2013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/610/37-2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/609/38-2013.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/607/41-2013.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/541/pj_42-2013.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/608/43-2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2138/001-2013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2139/002-2013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2140/003-2013.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2141/005-2013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2142/006-2013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2143/007-2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2144/008-2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2145/009-2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1255/requerimento_003-2013.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1256/requerimento_004-2013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1257/requerimento_005-2013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1259/requerimento_007-2013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1260/requerimento_008-2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1261/requerimento_010-2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1262/requerimento_011-2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1263/requerimento_013-2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1264/requerimento_014-2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1265/requerimento_015-2013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1266/requerimento_016-2013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1267/requerimento_017-2013.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1268/requerimento_019-2013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1269/requerimento_020-2013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1270/requerimento_022-2013.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1271/requerimento_023-2013.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1272/requerimento_024-2013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1273/requerimento_025-2013.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1275/requerimento_026-2013.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1276/requerimento_027-2013.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1277/requerimento_028-2013.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1278/requerimento_029-2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1274/requerimento_026-2013.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1279/requerimento_031-2013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1280/requerimento_032-2013.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1281/requerimento_033-2013.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1282/requerimento_035-2013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1283/requerimento_036-2013.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1284/requerimento_037-2013.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1285/requerimento_038-2013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1286/requerimento_039-2013.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1143/mocao_de_pesar_001-2013.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1144/mocao_de_pesar_002-2013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1145/mocao_de_pesar_003-2013.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1146/mocao_de_pesar_004-2013.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1147/mocao_de_pesar_005-2013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1148/mocao_de_pesar_006-2013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1149/mocao_de_pesar_007-2013.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1150/mocao_de_pesar_008-2013.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1151/mocao_de_pesar_009-2013.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1152/mocao_de_pesar_010-2013.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1153/mocao_de_pesar_011-2013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1154/mocao_de_pesar_012-2013.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1155/mocao_de_pesar_014-2013.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1156/mocao_de_pesar_015-2013.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1157/mocao_de_pesar_016-2013.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1159/mocao_de_pesar_019-2013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1160/mocao_de_pesar_020-2013.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1161/mocao_de_pesar_021-2013.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1162/mocao_de_pesar_022-2013.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1164/mocao_de_pesar_024-2013.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1165/mocao_de_pesar_025-2013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1166/mocao_de_pesar_026-2013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1167/mocao_de_pesar_027-2013.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1158/mocao_de_congratulacao_018-2013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1163/mocao_de_congratulacao_023-2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/331/ind_01-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/332/ind_02-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/333/ind_03-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/334/ind_05-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/335/ind_06-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/337/ind_09-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/338/ind_10-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/339/ind_12-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/340/ind_14-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/341/ind_15-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/342/ind_16-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/343/ind_17-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/344/ind_18-2013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/345/ind_19-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/346/ind_20-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/347/ind_21-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/348/ind_22-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/349/ind_23-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/350/ind_24-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/351/ind_25-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/352/ind_26-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/353/ind_27-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/354/ind_28-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/355/ind_29-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/356/ind_30-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/357/ind_32-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/358/ind_34-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/359/ind_35-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/360/ind_36-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/361/ind_37-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/362/ind_38-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/363/ind_39-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/364/ind_40-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/366/ind_41-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/367/ind_42-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/368/ind_43-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/369/ind_44-2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/370/ind_45-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/371/ind_46-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/372/ind_47-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/373/ind_48-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/374/ind_50-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/375/ind_51-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/376/ind_52-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/377/ind_53-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/453/pj_decreto_legisl_001-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/204/projeto_de_emenda_a_lei_organica_no_001-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/557/pj_02-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/556/pj_03-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/623/04-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/620/05-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/622/06-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/621/07-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/613/09-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/593/10-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/592/11-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/591/13-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/599/14-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/597/15-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/595/16-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/596/19-2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/594/20-2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/605/21-2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/604/22-2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/602/23-2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/603/24-2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/601/25-2013.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/600/27-2013.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/598/28-2013.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/614/30-2013.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/619/31-2013.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/612/32-2013.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/606/35-2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/611/36-2013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/610/37-2013.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/609/38-2013.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/607/41-2013.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/541/pj_42-2013.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/608/43-2013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2138/001-2013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2139/002-2013.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2140/003-2013.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2141/005-2013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2142/006-2013.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2143/007-2013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2144/008-2013.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/2145/009-2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1255/requerimento_003-2013.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1256/requerimento_004-2013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1257/requerimento_005-2013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1259/requerimento_007-2013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1260/requerimento_008-2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1261/requerimento_010-2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1262/requerimento_011-2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1263/requerimento_013-2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1264/requerimento_014-2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1265/requerimento_015-2013.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1266/requerimento_016-2013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1267/requerimento_017-2013.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1268/requerimento_019-2013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1269/requerimento_020-2013.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1270/requerimento_022-2013.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1271/requerimento_023-2013.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1272/requerimento_024-2013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1273/requerimento_025-2013.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1275/requerimento_026-2013.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1276/requerimento_027-2013.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1277/requerimento_028-2013.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1278/requerimento_029-2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1274/requerimento_026-2013.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1279/requerimento_031-2013.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1280/requerimento_032-2013.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1281/requerimento_033-2013.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1282/requerimento_035-2013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1283/requerimento_036-2013.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1284/requerimento_037-2013.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1285/requerimento_038-2013.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1286/requerimento_039-2013.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1143/mocao_de_pesar_001-2013.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1144/mocao_de_pesar_002-2013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1145/mocao_de_pesar_003-2013.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1146/mocao_de_pesar_004-2013.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1147/mocao_de_pesar_005-2013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1148/mocao_de_pesar_006-2013.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1149/mocao_de_pesar_007-2013.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1150/mocao_de_pesar_008-2013.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1151/mocao_de_pesar_009-2013.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1152/mocao_de_pesar_010-2013.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1153/mocao_de_pesar_011-2013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1154/mocao_de_pesar_012-2013.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1155/mocao_de_pesar_014-2013.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1156/mocao_de_pesar_015-2013.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1157/mocao_de_pesar_016-2013.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1159/mocao_de_pesar_019-2013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1160/mocao_de_pesar_020-2013.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1161/mocao_de_pesar_021-2013.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1162/mocao_de_pesar_022-2013.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1164/mocao_de_pesar_024-2013.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1165/mocao_de_pesar_025-2013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1166/mocao_de_pesar_026-2013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1167/mocao_de_pesar_027-2013.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1158/mocao_de_congratulacao_018-2013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2013/1163/mocao_de_congratulacao_023-2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="177.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>