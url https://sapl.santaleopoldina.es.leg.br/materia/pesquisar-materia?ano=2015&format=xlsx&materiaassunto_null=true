--- v0 (2026-02-05)
+++ v1 (2026-06-15)
@@ -54,1172 +54,1172 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CELESTINO MULLER THOMAS</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/309/ind_01-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/309/ind_01-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador CELESTINO MULLER THOMAS-PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de disponibilizar transporte de atendimento médico aos Munícipes residentes nas comunidades de Boqueirão do Thomas, Califórnia, Tirol, Luxemburgo e adjacências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Darley Jansen Espíndula</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/310/ind_02-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/310/ind_02-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador DARLEY JANSEN ESPÍNDULA (PP), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a necessidade de determinar à repartição competente, com a maior brevidade possível, a identificação, por meio de carteiras ou cartões, dos alunos que utilizam o transporte escolar do Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/311/ind_03-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/311/ind_03-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador DARLEY JANSEN ESPÍNDULA (PP), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a implantação de Rede WI-FI para acesso livre e gratuito à internet na Escola Alice Holzmeister, e anexo, no Parque da Independência, bem como no pátio de eventos da quadra em dias festivos, espaços esses localizados na sede do Município.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JANIÇO JOÃO VERVLOET</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/312/ind_04-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/312/ind_04-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador JANIÇO JOÃO VERVLOET (PDT), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a necessidade de fazer a inauguração do Centro de Convivência do Idoso, situado na sede do Município</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Robson  Siller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/313/ind_05-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/313/ind_05-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER (PMDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal Sr. Romero Luiz Endringer, a construção de um banheiro público na parte frontal do Ginásio de Esportes situado na sede do Município, no lado que da acesso ao Parque da Independência, devendo ocorrer as adaptações necessárias no projeto de reforma da obra referida.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/314/ind_06-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/314/ind_06-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de conceder uniforme escolar aos alunos da Rede Pública Municipal, cuja renda familiar não ultrapasse 02 (dois) salários mínimos.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/315/ind_07-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/315/ind_07-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER (PMDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de instalar uma proteção lateral na Rua Diretor Rudio, localizada no acesso à Escola Alice Holzmeister, na sede do Município.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/316/ind_09-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/316/ind_09-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER (PMDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a instalação de bebedouro na proximidade do vestiário do campo do moxafongo, ao lado do Campo de futebol society ´´Bom de Bola``, no complexo “Hermínio Braz”, neste Município.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/317/ind_10-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/317/ind_10-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de limpeza e demarcação dos espaços referentes ao estacionamento existente na área da “Antiga Quadra Beira Rio”.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/318/ind_11-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/318/ind_11-2015.pdf</t>
   </si>
   <si>
     <t>Os vereadores DARLEY JANSEN ESPINDULA-PP, JANIÇO JOÃO VERVLOET-PDT, CELESTINO MULLER THOMAS-PMDB E DENIS GONÇALVES PINA-PROS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de reforma da ponte localizada na comunidade de Mangaraí, nas proximidades da Igreja Católica, que dá acesso à “localidade de Benjamim”.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/319/ind_12-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/319/ind_12-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, em caráter de urgência, a adoção das medidas necessárias em relação ao esgoto lançado a céu aberto na localidade de Cocal, neste Município.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/320/ind_13-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/320/ind_13-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de construir lombadas ao longo da Rua Vereador Sebastião José Siller, principalmente entre no percurso situado entre à residência do Sr. Dorli Vicenti e o Polo da UAB, neste Município.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/321/ind_14-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/321/ind_14-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador DARLEY JANSEN ESPÍNDULA - PP, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de remarcação de todas as faixas de pedestres, bem como todas as delimitações das vagas de estacionamento ao longo de toda a Avenida Presidente Vargas, neste Município.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>DENIS GONÇALVES PINA</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/322/ind_15-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/322/ind_15-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador DENIS GONÇALVES PINA - PROS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de aquisição de uma caixa d`água de 20 mil litros e prestação a serviços de instalação da mesma, para atender a comunidade de Barra de Mangarai.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/323/ind_16-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/323/ind_16-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador JOVELSON AGUILAR SABINO JUNIOR (PSB) e ROBSON JOSÉ SILLER (PMDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a criação, por meio de lei, da “Bolsa Atleta”, para autorizar repasse da Secretaria Municipal de Esportes para os praticantes de atividades esportivas, quando estiverem em eventos oficiais e representando o Município de Santa Leopoldina, de forma que possam custear despesas com transporte, estadia e alimentação.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/324/ind_17-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/324/ind_17-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador, DARLEY JANSEN ESPÍNDULA – PP, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a instalação de refletores no campo de futebol do moxafongo, situado no Complexo Esportivo Hermínio Braz, na sede do Município.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/325/ind_18-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/325/ind_18-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador DARLEY JANSEN ESPÍNDULA - PP, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de providenciar a LIMPEZA DO MONUMENTO AO IMIGRANTE, nas imediações do Hospital Nossa Senhora Da Penha, neste Município.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/326/ind_19-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/326/ind_19-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador, DARLEY JANSEN ESPÍNDULA – PP, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, que seja instalado um corrimão de proteção na escadaria Jair Amorim, na sede do Município.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/327/ind_20-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/327/ind_20-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador DARLEY JANSEN ESPÍNDULA - PP, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de instalação de iluminação pública ao longo do ponto turístico denominado “Caminho das Tropas”, trecho compreendido entre o início da Rodovia Bernardino Monteiro e o Bairro Cocal, neste Município.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/328/ind_21-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/328/ind_21-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador JANIÇO JOÃO VERVLOET - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de retirar a passarela móvel, localizada ao lado da ponte na comunidade de Colina Verde, para reinstalação no trecho próximo à antiga fazenda do Sr. Rui Furtado, na mesma comunidade.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/329/ind_22-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/329/ind_22-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador DENIS GONÇALVES PINA - PROS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de instalar lixeiras na comunidade de Barra de Mangaraí, bem como realizar campanha educativa no sentido de orientar a população quanto à dispensa de lixo em locais impróprios, como áreas públicas, ruas, terrenos baldios, rios e córregos próximos.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/330/ind_26-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/330/ind_26-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador CELESTINO MULLER THOMAS - PMDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar limpeza e desobstrução nos bueiros e canaletas da ladeira da Bragança, localizada nas proximidades da cachoeira Gruta da Onça, bem como efetuar roçagem ao longo da Estrada Franz Bahuer, neste Município.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CELESTINO MULLER THOMAS, Darley Jansen Espíndula, DENIS GONÇALVES PINA, JANIÇO JOÃO VERVLOET</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/466/projeto_de_decreto_legislativo_01-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/466/projeto_de_decreto_legislativo_01-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEOPOLDINENSE.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/468/projeto_de_decreto_legislativo_02-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/468/projeto_de_decreto_legislativo_02-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>CELESTINO MULLER THOMAS, DENIS GONÇALVES PINA, JANIÇO JOÃO VERVLOET</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/192/pj_decreto_legisl_004-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/192/pj_decreto_legisl_004-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE SANTA LEOPOLDINA REFERENTE AO EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/205/elo0122015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/205/elo0122015.pdf</t>
   </si>
   <si>
     <t>ALTERA OS TERMOS DO INCISO XVIII, DO ARTIGO 79, DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Romero Luiz Endringer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/505/pj_lei_01-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/505/pj_lei_01-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO FINANCEIRA COM A FUNDAÇÃO MÉDICO ASSISTENCIAL DO TRABALHADOR RURAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/506/pj_lei_02-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/506/pj_lei_02-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRÉVIA INSPEÇÃO DOS PRODUTOS DE ORIGEM ANIMAL NO ÂMBITO DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/507/pj_lei_03-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/507/pj_lei_03-2015.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA A JUNTA MÉDICA OFICIAL DO MUNICÍPIO DE SANTA LEOPOLDINA/ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/508/pj_lei_04-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/508/pj_lei_04-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTRUTURA ADMINISTRATIVA  DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/509/pj_lei_05-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/509/pj_lei_05-2015.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO  PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/628/06-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/628/06-2015.pdf</t>
   </si>
   <si>
     <t>REGULA O ACESSO A INFORMAÇÃO PREVISTO NO INCISO XXXIII DO ART. 5º, NO INCISO II DO § 3º DO ART. 37 E NO § 2º DO ART. 216 DA CONSTITUIÇÃO FEDERAL E NA LEI Nº 12.527 DE 18 DE NOVEMBRO DE 2011, NO ÂMBITO DO MUNICÍPIO DE SANTA LEOPOLDINA-ES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/510/pl_07-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/510/pl_07-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1500/2014.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/511/pl_08-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/511/pl_08-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1468/2013.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/512/pl_09-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/512/pl_09-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2015.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/513/pl_10-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/513/pl_10-2015.pdf</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/675/pl_011-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/675/pl_011-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES DE REPRESENTAÇÃO DOS MUNICÍPIOS DO ESTADO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/514/pl_012-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/514/pl_012-2015.pdf</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/515/pj_lei_15-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/515/pj_lei_15-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONTRATO DE COMODATO QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA E A FEDERAÇÃO DE AGRICULTORES FAMILIARES DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/516/pl_016-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/516/pl_016-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO FINANCEIRA COM FEDERAÇÃO DE ASSOCIAÇÃO DE AGRICULTORES FAMILIARES DE SANTA LEOPOLDINA – FEAFS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/517/pj_lei_17-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/517/pj_lei_17-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO FINANCEIRA QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA E A APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, PARA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/520/pj_lei_18-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/520/pj_lei_18-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL PAGAR O PISO SALARIAL PROFISSIONAL, DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/521/pj_lei_19-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/521/pj_lei_19-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE CORREÇÃO DAS PERDAS SALARIAIS AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/518/pj_lei_20-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/518/pj_lei_20-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI MUNICIPAL Nº 1452/2013, QUE TEVE SUA REDAÇÃO ALTERADA PELA LEI Nº 1492/2014, QUE DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/519/pj_lei_21-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/519/pj_lei_21-2015.pdf</t>
   </si>
   <si>
     <t>INCLUI NO PPA, LEI MUNICIPAL Nº 1468/2013, UNIDADE ORÇAMENTÁRIA, PROGRAMA, PROJETO/ATIVIDADE E ELEMENTO DE DESPESA.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/522/pj_lei_22-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/522/pj_lei_22-2015.pdf</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/523/pj_lei_23-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/523/pj_lei_23-2015.pdf</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/524/pj_lei_24-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/524/pj_lei_24-2015.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/525/pl_026-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/525/pl_026-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A TRANSFERIR VEÍCULOS AO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/526/pl_027-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/526/pl_027-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE TERMO ADITIVO AO CONVÊNIO Nº 001/2015 DE COOPERAÇÃO FINANCEIRA COM A FUNDAÇÃO MÉDICA ASSISTENCIAL DO TRABALHADOR RURAL DE SANTA LEOPOLDINA</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/527/pl_028-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/527/pl_028-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREMIAÇÃO AOS VENCEDORES DO CONCURSO DE ELEIÇÃO DA ´´MASCOTE`` DA DEFESA CIVIL PROMOVIDO PELA COMPDEC.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/528/pj_lei_29-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/528/pj_lei_29-2015.pdf</t>
   </si>
   <si>
     <t>DENOMINA “RUA DUARTE DE CARVALHO AMARANTE”.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/529/pj_lei_30-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/529/pj_lei_30-2015.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRAZO PARA REALIZAÇÃO DE CONSULTAS E EXAMES NA REDE PÚBLICA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/530/pj_lei_31-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/530/pj_lei_31-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO “PROJETO BRINQUEDOTECA” NAS ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 936/98, DE 14/12/1998, QUE DISPÕE SOBRE A POLÍTICA DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, PARA DISPOR SOBRE OS CONSELHOS TUTELARES PELA LEI FEDERAL Nº 12.696, DE 25 DE JULHO DE 2012, E ESTABELECE PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/635/34-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/635/34-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO EM COMODATO DO GALPÃO DESTA MUNICIPALIDADE, ADQUIRIDA COM RECURSOS ADVINDOS DO PRONAF.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/532/pj_lei_36-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/532/pj_lei_36-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IDENTIFICAÇÃO DOS RIOS, CÓRREGOS E NASCENTES NO MUNICÍPIO DE SANTA LEOPOLDINA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SANTA LEOPOLDINA, ESTADO DO ESPÍRITO SANTO, PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/636/38-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/636/38-2015.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS PARA O EXERCICIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/632/39-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/632/39-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI 1512/2015, QUE INSTITUI O NOVO PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/533/pj_lei_40-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/533/pj_lei_40-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIRADA DE VEÍCULOS ABANDONADOS NAS VIAS PÚBLICAS DO MUNICÍPIO DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/631/41-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/631/41-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE APORTE FINANCEIRO DO DÉFICIT TÉCNICO, DO REGIME DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/534/pj_lei_43-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/534/pj_lei_43-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORIENTAÇÃO VOCACIONAL PARA OS ALUNOS MATRICULADOS NA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE SANTA LEOPOLDINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/535/pj_lei_44-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/535/pj_lei_44-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUAÇÃO PREVENTIVA DE COMBATE AOS ENTORPECENTES NA REDE MUNICIPAL DE EDUCAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/536/pj_lei_45-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/536/pj_lei_45-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE, NO MÍNIMO, UM BRINQUEDO DESTINADO A CRIANÇAS PORTADORAS DE DOENÇAS MENTAIS OU DEFICIÊNCIA FÍSICA COM MOBILIDADE REDUZIDA, NAS PRAÇAS, PARQUES E JARDINS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/537/pj_lei_46-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/537/pj_lei_46-2015.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A “SEMANA MUNICIPAL DE INCENTIVO AO USO SUSTENTÁVEL DA ÁGUA” NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/629/47-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/629/47-2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.526/2015 QUE INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/630/50-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/630/50-2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SANTA LEOPOLDINA A EFETUAR O PROTESTO DE CERTIDÃO DE DÍVIDA ATIVA, DE TÍTULO EXECUTIVO JUDICIAL DE QUANTIA CERTA; AUTORIZA O REGISTRO, PELO MUNICIPIO, DE DEVEDORES EM ENTIDADES QUE PRESTEM SERVIÇOS DE PROTEÇÃO AO CRÉDITO E/OU PROMOVAM CADASTROS DE DEVEDORES INADIMPLENTES; DISPENSA O AJUIZAMENTO DE EXECUÇÕES FISCAIS DE BAIXO VALOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/633/51-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/633/51-2015.pdf</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/643/pj_resolucao_01-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/643/pj_resolucao_01-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA DAS DIRETRIZES ORÇAMENTARIAS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICIPIO QUANTO A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA - ES.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1237/requerimento_003-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1237/requerimento_003-2015.pdf</t>
   </si>
   <si>
     <t>Os vereadores DARLEY JANSEN ESPINDULA-PP , JANIÇO JOÃO VERVLOET-PDT, CELESTINO MULLER THOMAS-PMDB E DENIS GONÇALVES PINA-PROS Vereadores com assento nesta Augusta Casa de Leis, com fundamento no artigo 168, inciso II, do Regimento Interno da Câmara Municipal de Santa Leopoldina, tendo em vista a necessidade de averiguar relatos de cidadãos e de  servidores públicos locais, vêm requerer solicitação de providências ao Excelentíssimo Prefeito Municipal,  Sr. Romero Luiz Endringer,  a fim de informar a que título a Servidora Amanda Muller Andrade Siller,  ex-secretária municipal de saúde,  foi cedida ao Município de Santa Maria de Jetibá/ES, bem como providenciar as respostas aos seguintes questionamentos e fornecer a documentação correspondente, se for caso:</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1238/requerimento_004-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1238/requerimento_004-2015.pdf</t>
   </si>
   <si>
     <t>OS Vereadores DARLEY JANSEN ESPÍNDULA-PP, JANIÇO JOÃO VERVLOET-PDT, CELESTINO MULLER THOMAS-PMDB e DENIS GONÇALVES PINA-PROS,  Vereadores com assento nesta Augusta Casa de Leis, com fundamento no artigo 168, inciso II, do Regimento Interno da Câmara Municipal de Santa Leopoldina, tendo em vista denúncia do Sindicato do Sindicato dos Servidores Públicos Municipal de Santa Leopoldina (SISMUSAL), vêm requerer solicitação de providências ao Excelentíssimo Prefeito Municipal,  Sr. Romero Luiz Endringer,  a fim de informar se, desde sua posse e exercício, o Vice-prefeito do Município de Santa Leopoldina, Sr. Osvaldo Wolkart, exerceu, ou exerce outro cargo público efetivo, de provimento em comissão, de Secretário Municipal,  ou de função gratificada no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>ALEX NUNES GOMES, Ângela Maria Schultz Leppaus, CELESTINO MULLER THOMAS, Darley Jansen Espíndula, DENIS GONÇALVES PINA, JANIÇO JOÃO VERVLOET, JOVELSON AGUILAR SABINO JUNIOR, Marcos Adriano Rauta, Robson  Siller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1239/requerimento_005-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1239/requerimento_005-2015.pdf</t>
   </si>
   <si>
     <t>OS Vereadores DARLEY JANSEN ESPÍNDULA, JOVELSON AGUILAR SABINO JUNIOR, DENIS GONÇALVES PINA, MARCOS ADRIANO RAUTA, ÂNGELA MARIA SCHULTZ LEPPAUS, CELESTINO MULLER THOMAS, ALEX NUNES GOMES, JANIÇO JOÃO VERVLOET e ROBSON JOSÉ SILLER, Vereadores com assento nesta Augusta Casa de Leis, com fundamento no artigo 168 do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem requerer seja encaminhado ofício ao Excelentíssimo Promotor de Justiça de Santa Leopoldina, Dr. Jeferson Valente Muniz, tendo em vista o teor do OF/PGS/046/2015., subscrito por aquele Membro do Ministério Público Estadual, a fim de informar se há algum impedimento, suspeição, ou qualquer outro motivo no sentido de justificar o deslocamento da competência referida para o Município de Santa Teresa/ES, quanto à apuração acerca das denúncias em face do Secretário Municipal do Trabalho, Desenvolvimento e Ação Social, Sr. Menahen Sebastian Knust Leppaus, conforme solicitação constante do OF/CMSL/Nº 200/2015.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1240/requerimento_006-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1240/requerimento_006-2015.pdf</t>
   </si>
   <si>
     <t>OS Vereadores DARLEY JANSEN ESPÍNDULA-PP, JANIÇO JOÃO VERVLOET-PDT, CELESTINO MULLER THOMAS-PMDB e DENIS GONÇALVES PINA-PROS,  Vereadores com assento nesta Augusta Casa de Leis, com fundamento no artigo 168, inciso II, do Regimento Interno da Câmara Municipal de Santa Leopoldina, considerando solicitação do Excelentíssimo Senhor Promotor de Justiça de Santa Tereza, Dr. Humberto Alexandre Campos Ramos e, ainda, levando em conta outros relatos acerca do assunto, vem requerer seja encaminhado ofício ao Excelentíssimo Prefeito Municipal, solicitando imediatas providências a fim de apurar supostas irregularidades na Secretaria Municipal do Trabalho, Desenvolvimento e Ação Social, no período de gestão do Secretário Menahen Sebastian Knust Leppaus,   a partir de 04 de janeiro de 2013, bem como ofícios aos órgãos a seguir indicados, contendo de pedidos de auditorias especiais e de solicitação de  abertura dos procedimentos necessários com o objetivo de investigar tais fatos junto ao Ministério</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, Robson  Siller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1241/requerimento_007-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1241/requerimento_007-2015.pdf</t>
   </si>
   <si>
     <t>ROBSON JOSÉ SILLER (PMDB) e ÂNGELA MARIA SCHULTZ LEPPAUS (PPS) na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, REQUER a expedição de ofício ao Prefeito Municipal de Santa Leopoldina/ES, Exmo. Sr. Romero Luiz Endringer, no sentido de solicitar informações detalhadas quanto aos gastos realizados pela Prefeitura com o licenciamento ambiental, estudo de solo e projeto para a construção de uma quadra poliesportiva, com recursos advindos da emenda parlamentar da Deputada Federal Rose de Freitas, obra essa que, inicialmente, seria efetivada na propriedade do Sr. Almeida Foeger, na localidade de Rios das Pedras (Caramuru).</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1242/requerimento_008-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1242/requerimento_008-2015.pdf</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR (PSB) na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, REQUER a expedição de ofício ao Prefeito Municipal de Santa Leopoldina/ES, Exmo. Sr. Romero Luiz Endringer, no sentido de solicitar as seguintes informações:_x000D_
 _x000D_
 1.	Qual é a quantidade de veículos de propriedade do Município a disposição do transporte escolar?_x000D_
 2.	Quantos veículos particulares atendem o transporte escolar?_x000D_
 3.	Quantos quilômetros a frota própria do transporte escolar roda por dia letivo?_x000D_
 4.	Quantos quilômetros a frota terceirizada roda por dia letivo?_x000D_
 5.	Quantos alunos da rede municipal são atendidos pelo transporte escolar? _x000D_
 6.	Quantos alunos da rede estadual são atendidos pelo transporte escolar?_x000D_
 7.	Qual foi o valor total gasto em 2014 com o transporte escolar?_x000D_
 8.	Qual é o custo médio por quilometro do transporte escolar?_x000D_
 9.	Quantos estudantes do ensino superior são atendidos por transporte?_x000D_
 10.	Quais são</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>CELESTINO MULLER THOMAS, Darley Jansen Espíndula, DENIS GONÇALVES PINA, JANIÇO JOÃO VERVLOET, JOVELSON AGUILAR SABINO JUNIOR, Robson  Siller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1243/requerimento_009-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1243/requerimento_009-2015.pdf</t>
   </si>
   <si>
     <t>OS Vereadores DARLEY JANSEN ESPÍNDULA, JOVELSON AGUILAR SABINO JUNIOR, DENIS GONÇALVES PINA, CELESTINO MULLER THOMAS e JANIÇO JOÃO VERVLOET, Vereadores com assento nesta Augusta Casa de Leis, com fundamento no artigo 168 do Regimento Interno da Câmara Municipal de Santa Leopoldina, vêm requerer seja encaminhado ofício ao Excelentíssimo Procurador Geral de Justiça, Dr. Eder Pontes da Silva, nos seguintes termos:</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1244/requerimento_010-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1244/requerimento_010-2015.pdf</t>
   </si>
   <si>
     <t>OS Vereadores DARLEY JANSEN ESPÍNDULA-PP, JANIÇO JOÃO VERVLOET-PDT, CELESTINO MULLER THOMAS-PMDB e DENIS GONÇALVES PINA-PROS,  Vereadores com assento nesta Augusta Casa de Leis, com fundamento no artigo 168, inciso II, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem requerer seja encaminhado ofício ao Excelentíssimo Prefeito Municipal, solicitando as seguintes informações e documentos relacionados à gestão do Secretário Municipal do Trabalho, Desenvolvimento e Ação Social, Sr. Menahen Sebastian Knust Leppaus:</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1245/requerimento_011-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1245/requerimento_011-2015.pdf</t>
   </si>
   <si>
     <t>ROBSON JOSÉ SILLER (PMDB), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER a expedição de Ofício ao Prefeito Municipal de Santa Leopoldina/ES, Exmo. Sr. Romero Luiz Endringer, solicitando informações em relação a destinação dos bens e materiais descartados e retirados em razão da reforma do Ginasio de Esportes Municipal, em especial a estrutura e tabelas de basquetebol e mastros da quadra de voleibol.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1246/requerimento_012-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1246/requerimento_012-2015.pdf</t>
   </si>
   <si>
     <t>DENIS GONÇALVES PINA (PROS), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER a expedição de Ofício ao Secretário de Estado de Segurança Pública e Defesa Social, Sr. André de Albuquerque Garcia, solicitando os dados estatísticos da prática de crimes no município de Santa Leopoldina nos últimos 02 (dois) anos, conforme a espécie de delito, o local, prisões efetuadas e demais indicadores apurados no período em referência.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1247/requerimento_013-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1247/requerimento_013-2015.pdf</t>
   </si>
   <si>
     <t>DARLEY JANSEN ESPÍNDULA (PP), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER a expedição de Ofício ao Prefeito Municipal de Santa Leopoldina/ES, Exmo. Sr. Romero Luiz Endringer, solicitando informações quanto à existência de notificação expedida  pelo egrégio Tribunal de Contas do Estado do Espírito Santo, destinada à Prefeitura Municipal de Santa Leopoldina, no tocante ao limite prudencial no que se refere a despesa de pessoal do Poder Executivo nos últimos 24 meses, para fins do disposto no artigo. 22, Parágrafo único, da Lei Complementar nº 101/2000.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1248/requerimento_014-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1248/requerimento_014-2015.pdf</t>
   </si>
   <si>
     <t>DARLEY JANSEN ESPÍNDULA (PP), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER a expedição de Ofício ao Prefeito Municipal de Santa Leopoldina/ES, Exmo. Sr. Romero Luiz Endringer, tendo em vista várias denúncias anônimas e de moradores diretamente afetados, quanto a indicativos de possíveis irregularidades praticadas por empresas que atuam na exploração de areia, granito e argila no âmbito do Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1249/requerimento_015-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1249/requerimento_015-2015.pdf</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR (PSB),  na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem á presença de Vossa Excelência requerer que se encaminhe Ofício ao Diretor Geral do Departamento Estadual de Trânsito (DETRAN) no sentido de solicitar a instalação de faixas elevadas para travessia de pedestres nas Rua Reginaldo Terra, na Avenida Prefeito Hélio Rocha e na Avenida Presidente Vargas, no Centro de Santa Leopoldina.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1250/requerimento_016-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1250/requerimento_016-2015.pdf</t>
   </si>
   <si>
     <t>JOVELSON AGUILAR SABINO JUNIOR (PSB), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem á presença de Vossa Excelência requerer que se encaminhe Ofício ao Diretor Geral do Departamento Estadual de Trânsito (DETRAN) no sentido de solicitar a proibição do trânsito de veículos ou combinação de veículos de carga com peso bruto total superior a 24 (vinte e quatro) toneladas no Centro do município de Santa Leopoldina no período de 08 hrs ás 18 hrs e instalar sinalização com essa regulamentação, inclusive no KM 30 da Rodovia ES 080 (Barra de Mangaraí) e no KM 142 da Rodovia ES 264 (Suiça), onde há espaço para manobras de veículos que não atenderem aos requisitos da limitação. Requer ainda que seja solicitado ao Diretor Geral do DETRAN que, no período de implementação da regulamentação, o Batalhão de Polícia de Trânsito da Polícia Militar seja acionado, a fim de auxiliar a efetivação da medida.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1251/requerimento_017-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1251/requerimento_017-2015.pdf</t>
   </si>
   <si>
     <t>DARLEY JANSEN ESPÍNDULA (PP), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência REQUERER a expedição de Ofício ao Prefeito Municipal de Santa Leopoldina/ES, Exmo. Sr. Romero Luiz Endringer, para que, em caráter de urgência, adote providências imediatas no sentido de determinar elaboração de Projeto de engenharia relativo ao transito do distrito Sede, contemplando a realidade das ruas e avenidas do município de Santa Leopoldina, com a indicação da sinalização correspondente, considerando os aspectos históricos, topográficos, bem como levando-se em conta, as dimensões das vias e logradouros públicos e as dificuldades de mobilidade e de vagas de estacionamento.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1252/requerimento_018-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1252/requerimento_018-2015.pdf</t>
   </si>
   <si>
     <t>ALEX NUNES GOMES (PPS), ÂNGELA MARIA SCHULTZ LEPPAUS (PPS), CELESTINO MULLER THOMAS (PMDB), DARLEY JANSEN ESPÍNDULA (PP), DENIS GONÇALVES PINA (PROS), JANIÇO JOÃO VERVLOET (PDT), JOVELSON AGUILAR SABINO JUNIOR (PSB), MARCOS ADRIANO RAUTA (PSDB) e ROBSON JOSÉ SILLER (PMDB), na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER seja encaminhado ofício ao Excelentíssimo Prefeito Municipal, tendo em vista o Poder-dever de fiscalização dos Membros da Câmara Municipal, nos termos do artigo 31 da Constituição Federal, considerando a veiculação de notícia em jornal de ampla circulação, solicitando informações detalhadas acerca da falta de energia elétrica no Posto de Saúde da Sede do Município, contendo a narrativa, circunstâncias e datas dos acontecimentos, inclusive dando conta da proporção de todos os danos ocorridos, especialmente em relação aos medicamentos depositados no interior da S</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>MoP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1107/mocao_de_pesar_001-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1107/mocao_de_pesar_001-2015.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador CELESTINO MULLER THOMAS - PMDB, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do SR. FLORENTINO SEBASTIÃO THOMAS, ocorrido no dia 16 de fevereiro de 2015.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1108/mocao_de_pesar_002-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1108/mocao_de_pesar_002-2015.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador JOVELSON AGUILAR SABINO JUNIOR - PSB, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. AMÉLIA LUIZA STANGE SCHMITHEL, ocorrido no dia 29 de março de 2015.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1109/mocao_de_pesar_003-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1109/mocao_de_pesar_003-2015.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESPÍNDULA - PP, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. LUCIA MALAVASI PLASTER, ocorrido no dia 13 de abril de 2015.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1110/mocao_de_pesar_004-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1110/mocao_de_pesar_004-2015.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESPINDULA - PP, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. MARLENE ZAMGERALAME DO CARMO, ocorrido no dia 15 de abril de 2015.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1111/mocao_de_pesar_005-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1111/mocao_de_pesar_005-2015.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador CELESTINO MULLER THOMAS - PMDB, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. HIEDA ARMELAU, ocorrido no dia 04 de abril de 2015.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1112/mocao_de_pesar_006-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1112/mocao_de_pesar_006-2015.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESPÍNDULA - PP, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sr. Fábio Gaiba, ocorrido no dia 22 de maio de 2015.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1113/mocao_de_pesar_007-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1113/mocao_de_pesar_007-2015.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial o Vereador DARLEY JANSEN ESPÍNDULA - PP, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Deomir Vieira, ocorrido no dia 03 de Junho de 2015.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>CELESTINO MULLER THOMAS, JOVELSON AGUILAR SABINO JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1114/mocao_de_pesar_008-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1114/mocao_de_pesar_008-2015.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, em especial os Vereadores CELESTINO MULLER THOMAS (PMDB) e JOVELSON AGUILAR SABINO JUNIOR (PSB), vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Getúlio Vargas Pappi, ocorrido no dia 25 de Junho de 2015.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1116/mocao_de_pesar_012-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1116/mocao_de_pesar_012-2015.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, DARLEY JANSEN ESPÍNDULA – PP, JANIÇO JOÃO VERVLOET – PDT, CELESTINO MULLER THOMAS – PMDB, DENIS GONÇALVES PINA – PROS, ÂNGELA MARIA SCHULTZ LEPPAUS - PPS, ALEX NUNES GOMES - PPS, JOVELSON AGUILAR SABINO JUNIOR - PSB, MARCOS ADRIANO RAUTA – PSDB e ROBSON JOSÉ SILLER – PMDB vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Guilherme Bernardo Junior Gaede, ocorrido no dia 11 de agosto de 2015.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1117/mocao_de_pesar_013-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1117/mocao_de_pesar_013-2015.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, com assento nesta Colenda Casa de Leis, DARLEY JANSEN ESPÍNDULA – PP, JANIÇO JOÃO VERVLOET – PDT, CELESTINO MULLER THOMAS – PMDB, DENIS GONÇALVES PINA – PROS, ALEX NUNES GOMES - PPS, JOVELSON AGUILAR SABINO JUNIOR - PSB, MARCOS ADRIANO RAUTA – PSDB e ROBSON JOSÉ SILLER – PMDB vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ELIAS SCHULTZ, ocorrido no dia 29 de agosto de 2015.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1118/mocao_de_pesar_014-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1118/mocao_de_pesar_014-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, com assento nesta Colenda Casa de Leis, DARLEY JANSEN ESPÍNDULA – PP, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. ARMELINDA SIMON, ocorrido no dia 09 de setembro de 2015.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1119/mocao_de_pesar_015-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1119/mocao_de_pesar_015-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, com assento nesta Colenda Casa de Leis, DARLEY JANSEN ESPÍNDULA – PP, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. PAULO BLANK, ocorrido no dia 10 de setembro de 2015.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>Marcos Adriano Rauta</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1121/mocao_de_pesar_017-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1121/mocao_de_pesar_017-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, com assento nesta Colenda Casa de Leis, MARCOS ADRIANO RAUTA – PSDB, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. EDIVAL JOSÉ PETRI, ocorrido no dia 23 de setembro de 2015.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>ALEX NUNES GOMES</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1122/mocao_de_pesar_018-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1122/mocao_de_pesar_018-2015.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, com assento nesta Colenda Casa de Leis, ALEX NUNES GOMES – PPS, vem de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. AROLDO NUNES FIRME, ocorrido no dia 19 de setembro de 2015.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>MoC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1115/mocao_de_congratulacao_011-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1115/mocao_de_congratulacao_011-2015.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial do Vereador MARCOS ADRIANO RAUTA - PSDB, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES ao Jornal “A Noticia”, que passou a ser denominado “Nova Noticia”, pelos seus 25 anos de existência, cujo aniversario se comemora neste mês de Agosto.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1120/mocao_de_congratulacao_016-2015.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1120/mocao_de_congratulacao_016-2015.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial do Vereador CELESTINO MULLER THOMAS - PMDB, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES aos Pastores Paulo Roberto Hackbart e Danilo Valdomiro Fach, da Igreja Evangélica de Confissão Luterana de Santa Leopoldina, pelos serviços prestados às congregações deste município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1526,67 +1526,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/309/ind_01-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/310/ind_02-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/311/ind_03-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/312/ind_04-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/313/ind_05-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/314/ind_06-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/315/ind_07-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/316/ind_09-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/317/ind_10-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/318/ind_11-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/319/ind_12-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/320/ind_13-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/321/ind_14-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/322/ind_15-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/323/ind_16-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/324/ind_17-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/325/ind_18-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/326/ind_19-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/327/ind_20-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/328/ind_21-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/329/ind_22-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/330/ind_26-2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/466/projeto_de_decreto_legislativo_01-2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/468/projeto_de_decreto_legislativo_02-2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/192/pj_decreto_legisl_004-2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/205/elo0122015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/505/pj_lei_01-2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/506/pj_lei_02-2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/507/pj_lei_03-2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/508/pj_lei_04-2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/509/pj_lei_05-2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/628/06-2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/510/pl_07-2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/511/pl_08-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/512/pl_09-2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/513/pl_10-2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/675/pl_011-2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/514/pl_012-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/515/pj_lei_15-2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/516/pl_016-2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/517/pj_lei_17-2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/520/pj_lei_18-2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/521/pj_lei_19-2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/518/pj_lei_20-2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/519/pj_lei_21-2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/522/pj_lei_22-2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/523/pj_lei_23-2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/524/pj_lei_24-2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/525/pl_026-2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/526/pl_027-2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/527/pl_028-2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/528/pj_lei_29-2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/529/pj_lei_30-2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/530/pj_lei_31-2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/635/34-2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/532/pj_lei_36-2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/636/38-2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/632/39-2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/533/pj_lei_40-2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/631/41-2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/534/pj_lei_43-2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/535/pj_lei_44-2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/536/pj_lei_45-2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/537/pj_lei_46-2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/629/47-2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/630/50-2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/633/51-2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/643/pj_resolucao_01-2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1237/requerimento_003-2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1238/requerimento_004-2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1239/requerimento_005-2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1240/requerimento_006-2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1241/requerimento_007-2015.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1242/requerimento_008-2015.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1243/requerimento_009-2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1244/requerimento_010-2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1245/requerimento_011-2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1246/requerimento_012-2015.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1247/requerimento_013-2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1248/requerimento_014-2015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1249/requerimento_015-2015.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1250/requerimento_016-2015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1251/requerimento_017-2015.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1252/requerimento_018-2015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1107/mocao_de_pesar_001-2015.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1108/mocao_de_pesar_002-2015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1109/mocao_de_pesar_003-2015.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1110/mocao_de_pesar_004-2015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1111/mocao_de_pesar_005-2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1112/mocao_de_pesar_006-2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1113/mocao_de_pesar_007-2015.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1114/mocao_de_pesar_008-2015.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1116/mocao_de_pesar_012-2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1117/mocao_de_pesar_013-2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1118/mocao_de_pesar_014-2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1119/mocao_de_pesar_015-2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1121/mocao_de_pesar_017-2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1122/mocao_de_pesar_018-2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1115/mocao_de_congratulacao_011-2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1120/mocao_de_congratulacao_016-2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/309/ind_01-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/310/ind_02-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/311/ind_03-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/312/ind_04-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/313/ind_05-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/314/ind_06-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/315/ind_07-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/316/ind_09-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/317/ind_10-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/318/ind_11-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/319/ind_12-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/320/ind_13-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/321/ind_14-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/322/ind_15-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/323/ind_16-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/324/ind_17-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/325/ind_18-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/326/ind_19-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/327/ind_20-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/328/ind_21-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/329/ind_22-2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/330/ind_26-2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/466/projeto_de_decreto_legislativo_01-2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/468/projeto_de_decreto_legislativo_02-2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/192/pj_decreto_legisl_004-2015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/205/elo0122015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/505/pj_lei_01-2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/506/pj_lei_02-2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/507/pj_lei_03-2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/508/pj_lei_04-2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/509/pj_lei_05-2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/628/06-2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/510/pl_07-2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/511/pl_08-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/512/pl_09-2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/513/pl_10-2015.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/675/pl_011-2015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/514/pl_012-2015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/515/pj_lei_15-2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/516/pl_016-2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/517/pj_lei_17-2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/520/pj_lei_18-2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/521/pj_lei_19-2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/518/pj_lei_20-2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/519/pj_lei_21-2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/522/pj_lei_22-2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/523/pj_lei_23-2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/524/pj_lei_24-2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/525/pl_026-2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/526/pl_027-2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/527/pl_028-2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/528/pj_lei_29-2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/529/pj_lei_30-2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/530/pj_lei_31-2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/635/34-2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/532/pj_lei_36-2015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/636/38-2015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/632/39-2015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/533/pj_lei_40-2015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/631/41-2015.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/534/pj_lei_43-2015.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/535/pj_lei_44-2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/536/pj_lei_45-2015.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/537/pj_lei_46-2015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/629/47-2015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/630/50-2015.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/633/51-2015.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/643/pj_resolucao_01-2015.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1237/requerimento_003-2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1238/requerimento_004-2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1239/requerimento_005-2015.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1240/requerimento_006-2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1241/requerimento_007-2015.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1242/requerimento_008-2015.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1243/requerimento_009-2015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1244/requerimento_010-2015.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1245/requerimento_011-2015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1246/requerimento_012-2015.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1247/requerimento_013-2015.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1248/requerimento_014-2015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1249/requerimento_015-2015.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1250/requerimento_016-2015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1251/requerimento_017-2015.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1252/requerimento_018-2015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1107/mocao_de_pesar_001-2015.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1108/mocao_de_pesar_002-2015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1109/mocao_de_pesar_003-2015.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1110/mocao_de_pesar_004-2015.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1111/mocao_de_pesar_005-2015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1112/mocao_de_pesar_006-2015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1113/mocao_de_pesar_007-2015.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1114/mocao_de_pesar_008-2015.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1116/mocao_de_pesar_012-2015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1117/mocao_de_pesar_013-2015.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1118/mocao_de_pesar_014-2015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1119/mocao_de_pesar_015-2015.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1121/mocao_de_pesar_017-2015.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1122/mocao_de_pesar_018-2015.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1115/mocao_de_congratulacao_011-2015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2015/1120/mocao_de_congratulacao_016-2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="204.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>