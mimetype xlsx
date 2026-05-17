--- v0 (2026-02-05)
+++ v1 (2026-05-17)
@@ -54,1909 +54,1909 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luzinete Leppaus</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2039/001-2020_0nW954I.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2039/001-2020_0nW954I.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS (PMN), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de instalação de ar condicionado na CAPELA MORTUÁRIA HELENA MARIA VERVLOET, na sede, neste Município.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Nelson Lichtenheld</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2041/002-2020_VjPSfXJ.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2041/002-2020_VjPSfXJ.pdf</t>
   </si>
   <si>
     <t>O Vereador NELSON LICHTENHELD – SD, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Prefeito Municipal  a necessidade de se apresentar proposta de lei a este Legislativo, com a finalidade de  RETIFICAR a denominação atribuída à Escola “ Germano Schumacker”, na localidade de Caioaba, neste Município,  em memória da personalidade homenageada, tendo em vista que “HERMANN ALBERTO SCHUMACHER” é o nome correto que deverá constar na Lei Municipal nº 1233, de 20 de novembro de 2007.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2046/003-2020_3VK5D2s.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2046/003-2020_3VK5D2s.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS - PMN, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, que sejam realizados serviços de roçagem das margens e de limpeza no trecho da ladeira que dá acesso à localidade de Bragança, neste Município.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Robson  Siller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2048/004-2020_H2rGU4W.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2048/004-2020_H2rGU4W.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER – MDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a construção de praça de lazer (projeto anexo) no bairro do cocal, na sede do Município.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2049/005-2020_tUDTXIa.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2049/005-2020_tUDTXIa.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER (MDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a troca de bueiro por uma galeria pluvial, próxima a Rua Adelino Espíndula, no bairro de vila nova, neste Município.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2050/006-2020_9QJu653.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2050/006-2020_9QJu653.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PMN, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, no sentido de realizar serviços objetivando a reforma da ponte localizada próxima ao comércio do senhor Ézio Pany, na comunidade de Rio do Meio, neste Município.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2057/007-2020_A0zypAb.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2057/007-2020_A0zypAb.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER (MDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de denominar de ´´ CEMEI VIOLETA MARIA CASTRO ROCHA ``, a Creche popularmente conhecida como CEMEI São Francisco de Assis, localizada na Sede do Município de Santa Leopoldina, conforme minuta de Projeto anexo.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2058/008-2020_MtHLWRJ.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2058/008-2020_MtHLWRJ.pdf</t>
   </si>
   <si>
     <t>O Vereador ROBSON JOSÉ SILLER (MDB), com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de denominar de ´´CASA DO CIDADÃO ALCEBIADES PINTO BARCELOS ``, a Casa do Cidadão do município de Santa Leopoldina, conforme minuta de Projeto anexo.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2066/009-2020_DXQsRqZ.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2066/009-2020_DXQsRqZ.pdf</t>
   </si>
   <si>
     <t>A Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS – PPS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar serviços de limpeza e desobstrução das caixas secas localizadas nas estradas da  comunidade de Caramuru, neste Município.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luzinete Leppaus, Ângela Maria Schultz Leppaus, Nelson Lichtenheld</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2060/011-2020_j1paoBD.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2060/011-2020_j1paoBD.pdf</t>
   </si>
   <si>
     <t>Os Vereadores ÂNGELA MARIA SCHULTZ LEPPAUS - PSDB, LUZINETE DEGASPERI LEPPAUS – PTB e NELSON LICHTENHELD - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade no sentido de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento na estrada da comunidade de Rio das Pedras, nos pontos mais críticos situados entre a Igreja Luterana até a Capela da Fé, na área rural deste Município.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2067/012-2020_bgO7Oa1.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2067/012-2020_bgO7Oa1.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento na estrada da comunidade do Tirol (zona rural do Município), em especial na ladeira que dá acesso a Igreja Católica, escola e mercearia próximos ao local.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2072/013-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2072/013-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a recuperação e alargar as dimensões da estrada principal da comunidade de Pedra Branca, no trecho localizado próximo a Igreja Católica e o comércio do ´´Dodo``, neste Município, local onde ocorreu um desmoronamento de terra em parte da estrada, fazendo necessário a contratação de empresa qualificada para realizar serviço de remoção de pedras localizadas no barranco da via em questão.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2076/014-2020_NEKRod2.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2076/014-2020_NEKRod2.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de construir 02 (dois) bueiros na estrada da comunidade de Ribeirão dos Pardos, compreendido entre a propriedade do senhor Jacó Foeger até a propriedade do senhor Eurides, na área rural deste Município.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Marcos Adriano Rauta</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2077/015-2020_depkD9U.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2077/015-2020_depkD9U.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA - PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a instalação de três tonéis para armazenar lixo na entrada da Comunidade de Ribeirão dos Pardos, localizada na área rural deste Município, conforme fotos anexas.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2079/016-2020_TEemKly.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2079/016-2020_TEemKly.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar serviços de limpeza no trecho pavimentado da estrada próxima a Igreja Católica da comunidade de Colina Verde, Zona Rural, bem como determinar a roçagem na vegetação existente em suas margens.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2078/017-2020_1p8Rozj.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2078/017-2020_1p8Rozj.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade no sentido de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento nas estradas das comunidades de Colina Verde e Calogi, na área rural deste Município.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Vanisio Walcher Helmer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2081/018-2020_SBZqg0c.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2081/018-2020_SBZqg0c.pdf</t>
   </si>
   <si>
     <t>O Vereador VANISIO WALCHER HELMER - CIDADNIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar o recapeamento da pavimentação existente na ladeira da Bragança, por revestimento de peças de concreto, intercalando assim os dois tipos de calçamento, no trecho conhecido como Pedra Grande na estrada Franz Bauer, neste Município.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2082/019-2020_S7Etba8.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2082/019-2020_S7Etba8.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar serviços de  limpeza nas ruas da  Sede do  Município.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2089/020-2020_8LGd83M.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2089/020-2020_8LGd83M.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, necessidade de construir 01 (um) bueiro, com manilha medindo acima de 0,60 cm, na estrada principal da comunidade de Alto Califórnia, próximo a propriedade do saudoso senhor Bernardino Helmer, na área rural deste Município.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2091/021-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2091/021-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador MARCOS ADRIANO RAUTA – PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de construção de uma praça de lazer no bairro do Funil, na sede do Município.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2092/022-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2092/022-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador VANISIO WALCHER HELMER - CIDADANIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento na estrada que une as Comunidades de Crubixá de cima a Crubixá de Baixo, no trecho que se estende até as proximidades da propriedade da Doutora Albênia, na área rural deste Município.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2093/023-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2093/023-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade no sentido de realizar serviços de patrolamento e cascalhamento nas estradas da comunidade de Santo Antônio, na área rural deste Município.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2094/024-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2094/024-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a construção de uma praça de lazer no bairro da Olaria, na sede do Município.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Sérgio Angeli Lago, Vanisio Walcher Helmer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2098/025-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2098/025-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores SERGIO ANGELI LAGO – PDT e VANISIO WALCHER HELMER - CIDADANIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade no sentido de realizar serviços de patrolamento e cascalhamento nas estradas da comunidade de Califórnia, na área rural deste Município.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2099/026-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2099/026-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a construção de uma quadra poliesportiva coberta no imóvel da escola EMPEF da Comunidade do Tirol,  na área rural deste Município.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2100/027-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2100/027-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de RETORNO do atendimento à população por partes dos médicos especialistas, por intermédio de agendamento e com a adoção dos devidos cuidados, a fim de evitar, durante o período da Pandemia da COVID19, aglomerações e risco aos servidores e cidadãos nas dependências da Unidade de Saúde Doutor Heliomar Carpani Gobbo, na sede deste Município.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2105/028-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2105/028-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de instalação de um (01) bebedouro público na Praça da Independência, na sede do Município, a ser providenciada logo após a conclusão das obras de reforma no local.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2106/029-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2106/029-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade no sentido de realizar os serviços de patrolamento e cascalhamento nas estradas das comunidades de Rio das Farinhas e Pedra Preta, na área rural deste Município.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2107/030-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2107/030-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA, EM CARÁTER DE URGÊNCIA, ao Prefeito Municipal, Senhor Valdemar Luiz Horbelt Coutinho, providência no sentido de realizar a testagem para COVID-19 de todos os servidores da administração Pública Municipal.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Luzinete Leppaus, Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2109/031-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2109/031-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores LUZINETE DEGASPERI LEPPAUS – PTB e SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Excelentíssimo Prefeito Municipal, Senhor. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar reparos na ponte localizada nas proximidades da propriedade do Senhor Armando Groner, na comunidade de Luxemburgo, neste Município.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2110/032-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2110/032-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de providenciar norma no sentido de permitir a realização de parcelamento, em até seis vezes, além do desconto de até 25% para pagamento das dívidas relativas ao Imposto Predial e Territorial Urbano (IPTU), bem como do Imposto sobre Serviços e Qualquer Natureza (ISS), encaminhando a esta Casa Projeto de Lei correspondente.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2111/033-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2111/033-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a recuperação e alargamento das laterais da estrada principal da Comunidade de Pedra Branca, no trecho localizado nas proximidades da propriedade do Senhor Luiz Pilger, neste Município.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2112/034-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2112/034-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores SERGIO ANGELI LAGO – PDT e VANISIO WALCHER HELMER - CIDADANIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a recuperação e o alargamento das laterais da estrada principal da Comunidade de Califórnia, no trecho localizado nas proximidades da propriedade do Senhor Dimas Helmer, neste Município.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2116/035-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2116/035-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar de serviços objetivando a reforma da ponte de madeira (pranchão) localizada na Comunidade de Tirol, próximo ao terreno do senhor Oscar Endringer, neste Município.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2117/036-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2117/036-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento nas estradas da Comunidade do Tirol, em especial na localidade conhecida como “Morro dos Adão”, na área rural deste Município.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2120/037-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2120/037-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a substituição de 1 (um) bueiro usando manilhas maiores de no mínimo 0,60 na estrada principal da Comunidade de Pedra Branca, no trecho próximo à Igreja Católica, neste Município.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2124/038-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2124/038-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento nas estradas da Comunidade de Luxemburgo, na área rural deste Município.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2134/039-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2134/039-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar serviços de limpeza urbana no bairro “Caixa d’água”, neste município.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2135/040-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2135/040-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a reforma e ampliação do muro de contenção localizado na Rua Ribeiro Limpo, no Bairro Vila Nova, neste Município.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2136/041-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2136/041-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar serviços de reforma na ponte localizada na Comunidade de Paraíso, no trecho próximo à propriedade da Senhora Izailda Simon, neste Município.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2329/042-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2329/042-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA, EM CARÁTER DE URGÊNCIA, ao Exmo. Prefeito Municipal de Santa Leopoldina,  Senhor  Valdemar Luiz Horbelt Coutinho, a necessidade de reconstrução do  muro de contenção  na lateral da ladeira que dá acesso à Rua  Diretor Rúdio, próximo à Escola Alice Holzmeister, na sede do Município.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2333/043-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2333/043-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador NELSON LICHTENHELD – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, senhor Valdemar Luiz Horbelt Coutinho, que institua a carteira de identificação da pessoa com transtorno do espectro autista no Munícipio de Santa Leopoldina, conforme minuta de Projeto anexo.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2337/044-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2337/044-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a substituição das manilhas de 01 (um) bueiro, além do aterramento de 01 (uma) cratera aberta na estrada principal da Comunidade de Califórnia, no trecho próximo à propriedade do Senhor Rogério Marinho de Souza, neste Município, conforme fotos anexas.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2342/045-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2342/045-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar serviços de limpeza urbana na Rua Nicolau Pagung, bairro Cocal, neste município.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2341/046-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2341/046-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a averiguação in loco de possível obstrução das manilhas de 01 (um) bueiro, bem como a realização de serviço  aterramento de 01 (um) buraco aberto no mesmo trecho, situado na estrada principal da Comunidade de Boqueirão do Thomas, nas proximidade da propriedade da Família Kefler, neste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2347/047-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2347/047-2020.pdf</t>
   </si>
   <si>
     <t>Os vereadores LUZINETE DEGASPERI LEPPAUS – PTB e SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Excelentíssimo Prefeito Municipal, Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a substituição das manilhas de 01 (um) bueiro, além do aterramento de 01 (uma) abertura localizada nas proximidades da propriedade do Senhor Martin Holz, no trecho que liga a comunidade de Pedra Preta à Rio das Farinhas, na zona rural do município.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2346/048-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2346/048-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA, EM CARÁTER DE URGÊNCIA, ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a substituição das manilhas de 01 (um) bueiro, além do aterramento de 01 (uma) abertura existente na estrada principal da Comunidade de Tirol, no trecho próximo à propriedade do Senhor Erny Flegler, neste Município, conforme imagens  anexas.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2349/049-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2349/049-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Senhor Valdemar Luiz Horbelt Coutinho, a necessidade de realizar a instalação de placas nos espaços públicos com pontos viciados de lixo do Município de Santa Leopoldina, contendo os seguintes dizeres: “PROIBIDO JOGAR LIXO”, em especial, nas entradas das comunidades de Ribeirão dos Pardos, Colina Verde, Bragança, Luxemburgo, entre outras comunidades.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento na estrada principal da Comunidade de Pedra Preta, na área rural deste Município.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Luzinete Leppaus, Romi Carlos Facco Muller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2356/051-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2356/051-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores LUZINETE DEGASPERI LEPPAUS – PTB e ROMI CARLOS FACCO MULLER - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade no sentido de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento nas estradas da comunidade de Boqueirão do Santilho, na área rural deste Município.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2357/052-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2357/052-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS - PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade no sentido de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento, bem como a construção de bueiro na estrada da comunidade de Caramuru, no trecho próximo as propriedades dos senhores Inilmar Polmert e Ilau Schaeffer, na área rural deste Município.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2360/053-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2360/053-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de construir 2 (duas) lombadas elevadas no trecho localizado na Rua Vereador Armando Endringer, entre a residência do Senhor Alvanir Duarte e a “Borracharia do Dequinha”, no bairro Vila Nova, neste Município.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Valdemiro Barth</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2366/054-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2366/054-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador VALDEMIRO BARTH - PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento nas estradas das Comunidades de Rio do Norte, Suiça, Timbuí Seco e Rio Bonito, na área rural deste Município.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2367/055-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2367/055-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador VALDEMIRO BARTH - PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de construir 01 (um) bueiro na estrada da Comunidade de Rio do Norte, próximo a propriedade do senhor Paulo Lenk, bem como 01 (um) bueiro na estrada da Comunidade de Rio Bonito, próximo a propriedade do senhor Nilton Schaefer, na área rural deste Município.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2368/056-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2368/056-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de construir muro de contenção no início da ladeira (atalho) que dá acesso ao Hospital Nossa Senhora da Penha, na sede do Município.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, Luzinete Leppaus</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2369/057-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2369/057-2020.pdf</t>
   </si>
   <si>
     <t>As Vereadoras ÂNGELA MARIA SCHULTZ LEPPAUS – PSDB e LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade no sentido de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento na estrada principal da Comunidade de Caramuru, nas proximidades da propriedade da senhora Erica Jastrow, na área rural deste Município, conforme fotos anexas.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2370/058-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2370/058-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar serviços de limpeza urbana na Rua Vereador Armando Endringer, bairro Vila Nova, neste município.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2373/059-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2373/059-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de CONSTRUÇÃO de um muro de contenção à margem da ladeira situada na Rua Natalino Teixeira, localizada no centro da cidade, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Luzinete Leppaus, Nelson Lichtenheld</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2375/060-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2375/060-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores LUZINETE DEGASPERI LEPPAUS – PTB e NELSON LICHTENHELD – PTB com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de construir 01 (um) bueiro na Rua Projetada, localizada no bairro de Vila Nova, próximo a residência do senhor Valdomiro José Amaral e da senhora Tereza Carlott de Paula, na área urbana deste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2372/061-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2372/061-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador VANISIO WALCHER HELMER – CIDADANIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a realização de melhorias no Cemitério Municipal, situado na Rua Laurentino Leppaus, Centro, Santa Leopoldina, tais como a troca da iluminação, serviços de limpeza, pinturas e outros.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2377/062-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2377/062-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador VANISIO WALCHER HELMER – CIDADANIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a instalação de guarda-corpo na Ponte, localizada na Comunidade de Ribeirão dos pardos, neste município, bem como a complementação do calçamento no local, danificado pela enchente do ano de 2013, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2378/063-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2378/063-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador VANISIO WALCHER HELMER – CIDADANIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de realizar reforma e reabertura do Posto de Saúde da Comunidade de Ribeirão dos Pardos, Zona Rural, Santa Leopoldina/ES, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2379/064-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2379/064-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA, EM CARÁTER DE URGÊNCIA, ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de substituir as manilhas de 01 (um) bueiro existente na estada principal da Comunidade de Luxemburgo, no trecho próximo à propriedade do Senhor Alfredo Knak, neste Município, bem como do aterramento de uma abertura existente no local, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2383/065-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2383/065-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA, ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de ampliar e aprimorar o Sistema de Vídeo monitoramento da Sede do Município.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2384/066-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2384/066-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade no sentido de determinar a realização de serviços de patrolamento e cascalhamento na Rua José Vieira, localizada na Sede deste Município</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2385/067-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2385/067-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora ÂNGELA MARIA SCHULTZ LEPPAUS - PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Valdemar Luiz Horbelt Coutinho, a necessidade de construção 1 (um) bueiro na estrada da comunidade de Caramuru, no trecho próximo as propriedades dos senhores Solimar Hell e Vanderlei Hell, na área rural deste Município.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2392/068-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2392/068-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, para que seja construída ponte de concreto em substituição da atual ponte de madeira, próximo a residência do senhor Antônio Scheffer, localizada na comunidade de Caramuru de Baixo, na área rural deste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Acrescenta disposições a Lei nº 1513, de 04 de fevereiro de 2015 e suas alterações e dá outras providências.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>Valdemar Luiz Horbelt Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2040/002-2020_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2040/002-2020_novo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO SERVIÇO DE TRANSPORTE DE PASSAGEIROS EM VEÍCULOS DE ALUGUEL NO MUNICÍPIO DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2043/pl_no_003-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2043/pl_no_003-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SANTA LEOPLDINA A DECLARAR IMÓVEL PARTICULAR COMO DE ULTILIDADE PÚBLICA PARA FINS DE INSTITUIÇÃO DE SERVIDÃO ADMINISTRATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2044/004-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2044/004-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE TERMO DE COLABORAÇÃO FINANCEIRA QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA E A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE SANTA LEOPOLDINA, PARA TRANSFERÊNCIA DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2047/005-2020_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2047/005-2020_novo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE 2020.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2051/006-2020_3VvaWYi.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2051/006-2020_3VvaWYi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL E ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS DOS SERVIDORES PÚBLICOS E AGENTES POLÍTICOS DOS PODERES EXECUTIVO E LEGISLATIVO, DA ADMINISTRAÇÃO DIRETA, INDIRETA E AUTÁRQUICA DO MUNICÍPIO DE SANTA LEOPOLDINA, DE QUE TRATA O ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2052/007-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2052/007-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS MUNICIPAIS, PARA A PERÍODO DE 1º DE JANEIRO DE 2021 A 31 DE DEZEMBRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2053/008-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2053/008-2020.pdf</t>
   </si>
   <si>
     <t>INCLUI NO PPA, LEI MUNICIPAL Nº 1620/2017, PROJETO/ATIVIDADE E ELEMENTO DE DESPESA.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2054/009-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2054/009-2020.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 1689/2019, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2055/010-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2055/010-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2020.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2056/011-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2056/011-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA "RUA JOÃO BERNARDO DE SOUZA".</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2062/012-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2062/012-2020.pdf</t>
   </si>
   <si>
     <t>INCLUI NO PPA, LEI MUNICIPAL Nº 1620/2017, SUBFUNÇÃO E ELEMENTO PROJETO/ATIVIDADE DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2063/013-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2063/013-2020.pdf</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2068/014-2020_pB9P4C3.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2068/014-2020_pB9P4C3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE BENS MUNICIPAIS PARA TERCEIROS, DE ACORDO COM OS ARTS. 79, XXVIII, 108 E 112 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2069/015-2020_V9i09HA.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2069/015-2020_V9i09HA.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍQUOTAS DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS PREVISTAS NA LEI MUNICIPAL Nº 1429/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2070/016-2020_8ZBTiDD.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2070/016-2020_8ZBTiDD.pdf</t>
   </si>
   <si>
     <t>INSTITUI UNIDADE FISCAL DO MUNICÍPIO DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2071/017-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2071/017-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE SANTA LEOPOLDINA O CADASTRO TÉCNICO AMBIENTAL DE ATIVIDADES - CTAA, E INSTITUI A TAXA DE CONTROLE E FISCALIZAÇÃO AMBIENTAL MUNICIPAL - TCFA-M, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2095/018-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2095/018-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA “CONJUNTO HABITACIONAL ABRÃO MANOEL ARAÚJO”.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2101/019-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2101/019-2020.pdf</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2102/020-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2102/020-2020.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº1689/2019, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2103/021-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2103/021-2020.pdf</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2104/022-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2104/022-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE ACORDO DE COOPERAÇÃO QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA E A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SANTA LEOPOLDINA / APAE.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2108/023-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2108/023-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER INDENIZAÇÃO DE TRANSPORTE AO AGENTE COMUNITÁRIO DE SAÚDE E AO AGENTE DE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2113/024-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2113/024-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM TRIBUNAL DE  JUSTIÇA DO ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2122/025-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2122/025-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAR CONVÊNIO COM O BANCO BRADESCO - S.A.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2123/026-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2123/026-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO EM ATÉ 6 (SEIS) PARCELAS, DAS TAXAS E DO ISSQN DOS PROFISSIONAIS AUTÔNOMOS DE QUE TRATA A LEI MUNICIPAL Nº 16952019 - CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SANTA LEOPOLDINA, EM RAZÃO DA SITUAÇÃO DE EXCEPCIONALIDADE CAUSADA PELA PANDEMIA DO NOVO CORONAVÍRUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2133/027-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2133/027-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS MUNICIPAIS, PARA O PERÍODO DE 1º DE JANEIRO DE 2021 A 31 DE DEZEMBRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2137/028-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2137/028-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DE REALIZAR A LIMPEZA E A REMOÇÃO E DE DAR DESTINO ADEQUADO ÀS FEZES GERADAS POR ANIMAIS EM PRAÇAS, PARQUES E LOGRADOUROS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2334/029-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2334/029-2020.pdf</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2335/030-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2335/030-2020.pdf</t>
   </si>
   <si>
     <t>INLCUI DISPOSITIVOS NA LEI MUNICIPAL Nº1689/2019, QUE TRATA DAS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2336/031-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2336/031-2020.pdf</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2338/032-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2338/032-2020.pdf</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2344/033-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2344/033-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CEDER, A TÍTULO PRECÁRIO, O USO DE ESPAÇO PÚBLICO DE PROPRIEDADE DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2358/034-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2358/034-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMOÇÃO DE DISPOSITIVOS INSERVÍVEIS DOS SERVIÇOS DE TELECOMUNICAÇÕES E DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA DOS LOCAIS PÚBLICOS, NO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2361/035-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2361/035-2020.pdf</t>
   </si>
   <si>
     <t>INCLUI NO PPA, LEI MUNICIPAL Nº 1620/2017, PROGRAMA, PROJETO/ATIVIDADE E ELEMENTO DE DESPESA.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2362/036-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2362/036-2020.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SANTA LEOPOLDINA, ESTADO DO ESPÍRITO SANTO, PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2363/037-2020_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2363/037-2020_novo.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2374/038-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2374/038-2020.pdf</t>
   </si>
   <si>
     <t>VISA A COMPLEMENTAÇÃO ATRAVÉS DE PARÁGRAFOS À REDAÇÃO DADA AO ARTIGO 116 DA LEI MUNICIPAL Nº 1.695/2019 - CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SANTA LEOPOLDINA, COM A FINALIDADE DE SEDIMENTAR A CORRETA INTERPRETAÇÃO E FORMA A SER ADOTADA PARA OBTENÇÃO DEFINITIVA DO ALVARÁ DE LICENÇA, LOCALIZAÇÃO E FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2387/039-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2387/039-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS URBANÍSTICAS ESPECÍFICAS PARA A IMPLANTAÇÃO E O RESPECTIVO LICENCIAMENTO DE INFRAESTRUTURA DE SUPORTE PARA TELECOMUNICAÇÕES.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2390/040-2020_projeto.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2390/040-2020_projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE ACORDO DE COOPERAÇÃO QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA E A FUNDAÇÃO MÉDICO ASSISTÊNCIAL DO TRABALHADOR RURAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2391/041-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2391/041-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE SANTA LEOPOLDINA, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÕES, GESTÃO, INTER-RELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2393/042-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2393/042-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE PARCERIA ENTRE O MUNICÍPIO DE SANTA LEOPOLDINA E A FUNDAÇÃO MÉDICO ASSISTÊNCIAL DO TRABALHADOR RURAL DE SANTA LEOPOLDINA, COM TRANSFERÊNCIA DE RECURSOS.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2394/043-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2394/043-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A MUDAR A NOMENCLATURA DAS UNIDADES ESCOLARES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2395/044-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2395/044-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO ENTRE O ESTADO DO ESPÍRITO SANTO, POR INTERMÉDIO DO SEU CORPO DE BOMBEIROS MILITAR - CBMES E O MUNICÍPIO DE SANTA LEOPOLDINA, TENDO POR OBJETO A PRESTAÇÃO DOS SERVIÇOS DE BOMBEIROS NO MUNICÍPIO E A MANUTENÇÃO DO RESPECTIVO POSTO.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2061/001-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2061/001-2020.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO IV, V E VI AO ARTIGO 7º A LEI COMPLEMENTAR Nº1223/2007.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2132/002-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2132/002-2020.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR Nº 1711/2020, QUE ACRESCENTA OS INCISOS IV, V E VI AO ARTIGO 7º A LEI COMPLEMENTAR Nº 1223/2007.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2331/001-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2331/001-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROPOSTA DAS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO QUANTO A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA – ES.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2332/002-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2332/002-2020.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE FIXAÇÃO DAS DESPESAS DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA PARA O EXERCÍCIO DO ANO 2021.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Marcos Adriano Rauta, Sérgio Angeli Lago, Nelson Lichtenheld</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2036/001-2020_x3nHroq.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2036/001-2020_x3nHroq.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA (PSDB), SERGIO ANGELI LAGO (PDT) e NELSON LICHTENHELD (SD), Vereadores com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem requerer seja expedido ofício ao Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, solicitando as seguintes informações e providências acerca do contrato nº 161/2019, referente à locação do imóvel de atual sede da Secretaria Municipal de Administração, nos seguintes termos: e ainda, responder as seguintes informações:_x000D_
 _x000D_
 •	Encaminhar cópia do contrato administrativo nº 161/2019;_x000D_
 •	Cópia na integra do processo administrativo 2485/2019;_x000D_
 •	Informar se o Executivo Municipal arcou com algum tipo de despesa quanto à reforma no referido imóvel, objeto deste requerimento? Se afirmativa a resposta, encaminhar cópia do respectivo processo administrativo na sua integralidade, contendo todos os custos, e orçamentos de fornecedores e prestadores de serviço eventualmente contratados.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2045/003-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2045/003-2020.pdf</t>
   </si>
   <si>
     <t>SERGIO ANGELI LAGO, Vereador com assento nesta Casa Legislativa, com fundamento no artigo 168, inciso II, do Regimento Interno da Câmara Municipal, vêm REQUERER seja encaminhado PEDIDO DE INFORMAÇÕES ao Prefeito Municipal, Senhor Valdemar Luiz Horbelt Coutinho, a fim de responder aos seguintes questionamentos com relação as possíveis dívidas contraídas em gestões anteriores:</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2059/004-2020_IkUUgAH.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2059/004-2020_IkUUgAH.pdf</t>
   </si>
   <si>
     <t>ROBSON JOSÉ SILLER (MDB), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência, REQUERER a expedição de Ofício ao Prefeito Municipal de Santa Leopoldina/ES, Senhor Valdemar Luiz Horbelt Coutinho, solicitando providências quanto ao contrato nº 089/2016, firmado entre o município de Santa Leopoldina e a empresa MADALENA TEIXEIRA SEBASTIÃO 09670448719, que tem por objeto a perfuração de poços artesianos neste município, conforme segue:_x000D_
 _x000D_
 •	Quais locais foram perfurados e quais ainda por ventura não foram colocados em funcionamento por esta municipalidade e justificar qual o motivo;_x000D_
 •	Havendo poços não utilizados até o momento, apurar a responsabilidade por não atender a justificativa para a contratação emergencial da referida empresa.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>Marcos Adriano Rauta, Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2065/005-2020_lywjJiM.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2065/005-2020_lywjJiM.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA (PMDB) e SERGIO ANGELI LAGO (PDT), na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência, REQUERER a expedição de Ofício ao Prefeito Municipal de Santa Leopoldina/ES, Senhor Valdemar Luiz Horbelt Coutinho, solicitando informações, por meio de envio de documentos,  acerca da eventual reforma realizada na Unidade Básica de Saúde de Barra de Mangaraí, durante a  administração relativa ao período de 2005 a 2008, conforme segue:_x000D_
 _x000D_
 •	Encaminha a esta casa cópia na integra do processo administrativo, incluindo instrumento de contrato, referente à contratação dos serviços de reforma na unidade citada;_x000D_
 •	Enviar a este Legislativo cópias dos processos de pagamento relacionados à contratação da reforma, incluindo atestado conclusão dos serviços e comprovantes de quitação;_x000D_
 •	Informar se, após a concluída a reforma, se a unidade foi utilizada para o ....</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA (PSDB), Vereador com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER a PEDIDO DE INFORMAÇÕES ao Prefeito Municipal de Santa Leopoldina/ES, Senhor Valdemar Luiz Horbelt Coutinho, a fim de comunicar a esta Casa quais as medidas foram adotadas pela Administração quanto aos efeitos  da Pandemia do novo Coronovírus (COVID-19)  na economia local e no âmbito das despesas da Prefeitura Municipal,  conforme abaixo:</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2075/007-2020_fy71aUG.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2075/007-2020_fy71aUG.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA - PSDB, Vereador com assento nesta Casa Legislativa, com fundamento no artigo 168, do Regimento Interno da Câmara Municipal de Santa Leopoldina, vêm REQUERER a expedição de ofício ao Diretor do DER-ES (Departamento de Estradas de Rodagem do Estado do Espírito Santo), a fim de solicitar a remoção do material composto por areia e barro, depositado  nas margens e na pista de rolamento  da Rodovia  Estadual Almir Rodrigues Laranja, no trecho próximo ao contorno de Aroaba, conforme fotografias anexas.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, Luzinete Leppaus, Marcos Adriano Rauta, Nelson Lichtenheld, Romi Carlos Facco Muller, Sérgio Angeli Lago, Vanisio Walcher Helmer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2080/008-2020_qOCdKgX.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2080/008-2020_qOCdKgX.pdf</t>
   </si>
   <si>
     <t>ÂNGELA MARIA SCHULTZ LEPPAUS, LUZINETE DEGASPERI LEPPAUS, MARCOS ADRIANO RAUTA, NELSON LICHTENHELD, ROMI CARLOS FACCO MULLER, SERGIO ANGELI LAGO e VANISIO WALCHER HELMER, Vereadores com assento nesta Casa Legislativa, com fundamento no artigo 168, inciso II, do Regimento Interno da Câmara Municipal, vêm REQUERER seja expedido ofício ao Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, solicitando as seguintes informações e providências acerca da reforma da praça da independência e construção do pórtico turístico do Município de Santa Leopoldina, nos seguintes termos: _x000D_
 _x000D_
 •	Encaminhar a esta Casa de Leis cópia, na íntegra,  do contrato  e do respectivo processo administrativo de contratação do objeto referido; _x000D_
 •	Informar se o Poder Executivo Municipal realizou alguma despesa,  com recursos próprios, para a realização da reforma no espaço público referido, além daqueles já destinados para tanto,  ou se utilizou de maquinário público ou mão de obra da Administração na execução de tai</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2096/009-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2096/009-2020.pdf</t>
   </si>
   <si>
     <t>SERGIO ANGELI LAGO, Vereador com assento nesta Casa Legislativa, com fundamento no artigo 168, inciso II, do Regimento Interno da Câmara Municipal, vem REQUERER seja expedido ofício ao Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, solicitando providências quanto à atualização dos nomes das ruas da Sede do Município,  conforme consta das Leis aprovadas por esta Parlamento local, as quais denominam as ruas, logradouros e outros bens públicos de uso comum do povo, além de encaminhar tais dados corrigidos aos Correios e demais órgãos competentes, tendo vista a imposição legal nesse sentido.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2097/010-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2097/010-2020.pdf</t>
   </si>
   <si>
     <t>SERGIO ANGELI LAGO, Vereador com assento nesta Casa Legislativa, com fundamento no artigo 168, inciso II, do Regimento Interno da Câmara Municipal, vem REQUERER seja expedido ofício ao Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, solicitando informações no sentido de esclarecer a esta Casa se a empresa EDP vem sendo responsabilizada, ou não,  pelas despesas relativas às  lâmpadas dos postes que são inutilizadas e substituídas  devido à falta de manutenção na  rede elétrica  por parte da Concessionária de Serviço Público._x000D_
 Requer, ainda, providência ao Poder Executivo, por meio da Secretaria de Obras e Serviços Públicos, a fim de que seja averiguado se há corresponsabilidade da VITÓRIA LUZ CONSTRUÇÕES LTDA EPP no presente caso, encaminhando resposta a este Legislativo no prazo estabelecido na Lei Orgânica.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2127/011-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2127/011-2020.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA - PSDB, Vereador com assento nesta Casa Legislativa, com fundamento no artigo 168, inciso II,  do Regimento Interno da Câmara Municipal de Santa Leopoldina, vem à presença de Vossa Excelência REQUERER a expedição de ofício ao Prefeito Municipal, Senhor Valdemar Luiz Horbelt Coutinho, solicitando providência no sentido de encaminhar a esta Casa, projeto de lei para revisar a Lei nº 692/1990, que dispõe sobre o PARCELAMENTO DO SOLO URBANO do Município, em cumprimento ao disposto no artigo 8º, inciso I, da   Lei nº 1223/2007, que institui o Plano Diretor Municipal.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2129/012-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2129/012-2020.pdf</t>
   </si>
   <si>
     <t>ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), na condição de Vereadora da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência, REQUERER a expedição de Ofício ao Prefeito Municipal de Santa Leopoldina/ES, Senhor Valdemar Luiz Horbelt Coutinho, solicitando a revisão do Decreto Municipal nº 221/2020 quanto ao funcionamento das farmácias, tendo em vista a necessidade de ampliar os horários de atendimento desse tipo de estabelecimento aos finais de semana, em virtude da Pandemia da COVID-19.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, Luzinete Leppaus, Marcos Adriano Rauta, Nelson Lichtenheld, Romi Carlos Facco Muller, Vanisio Walcher Helmer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2130/013-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2130/013-2020.pdf</t>
   </si>
   <si>
     <t>ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT) E VANISIO WALCHER HELMER (CIDADANIA), Vereadores com assento nesta Casa Legislativa, com fundamento no artigo 168, do Regimento Interno da Câmara Municipal, vem à presença de Vossa Excelência REQUERER a expedição de ofício ao Governo do Estado do Espírito Santo solicitando à pasta competente ao Diretor Presidente do DER-ES (Departamento de Estradas de Rodagem do Estado do Espírito Santo), Senhor Luiz Cesar Maretto, informações quanto ao andamento da obra de pavimentação em REVSOL da Rodovia ES 080, que liga os municípios de Santa Leopoldina e Santa Teresa. _x000D_
 Assim, se faz necessário expedir as seguintes indagações aos órgãos referidos: _x000D_
 _x000D_
 1º) Em que fase se encontra a execução da obra citada? _x000D_
 2º) Quais os motivos que justificam o atraso no cronograma de realização dos serviços contratados? _x000D_
 3º) Qual a expectativa de prazo ou data pa</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2214/014-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2214/014-2020.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA - PSDB, Vereador com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência, REQUERER a expedição de Ofício ao Prefeito Municipal de Santa Leopoldina/ES, Senhor Valdemar Luiz Horbelt Coutinho, solicitando  a relação nominal dos servidores que deixaram de receber o piso salarial dos Agentes Comunitários de Saúde, no período de janeiro de 2020 até a presente data, tal como prevê a Portaria nº 3270, de 11 de dezembro de 2019, do Ministério da Saúde, que fixa o valor do incentivo de custeio em R$ 1.400,00 (um mil e quatrocentos reais), em observância à Lei Federal nº 13.708/2018._x000D_
 _x000D_
 Requer, ainda, seja encaminhado a esta Casa, no prazo de atendimento do Requerimento, a apuração do montante da dívida correspondente aos pagamentos não efetuados aos referidos servidores, a partir do dia 1º de janeiro de 2019.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2330/015-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2330/015-2020.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA (PSDB), Vereador com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER seja expedido ofício ao Prefeito Municipal, Senhor Valdemar Luiz Horbelt Coutinho, solicitando o encaminhamento a este Legislativo das cópias na íntegra dos autos dos processos administrativos de números  093/2020 e 150/2020.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2343/016-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2343/016-2020.pdf</t>
   </si>
   <si>
     <t>ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT) e VANISIO WALCHER HELMER (CIDADANIA), Vereadores com assento nesta Casa Legislativa, com fundamento no artigo 168, do Regimento Interno desta Casa de Leis, vem requerer seja encaminhado ofício à Comandante da 8ª Companhia Independente de Polícia Militar, Major Marcio Cunha Cabral, solicitando providências no sentido de ampliar operações policiais e  garantir a segurança pública no município.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2340/017-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2340/017-2020.pdf</t>
   </si>
   <si>
     <t>SERGIO ANGELI LAGO (PDT), Vereador com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER seja expedido ofício ao Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, solicitando as seguintes informações e providências acerca de processos administrativos referentes à locação, ou serviços, de maquinas pesadas com vigência no ano de 2020, conforme abaixo: _x000D_
 	_x000D_
 •	Encaminhar a esta Casa de Leis cópias de Contratos Administrativos em vigor, se houver, que tenham como objeto a locação de máquinas pesadas, ou serviços com utilização destas quanto à manutenção das estradas do município;_x000D_
 •	Enviar a este Legislativo cópias, na integra, dos autos dos processos administrativos referentes tais contratações, se existentes; _x000D_
 •	Informar se o Executivo Municipal, em algum momento, durante a vigência desses instrumentos, arcou, ou ainda suporta, algum tipo de despesa quanto ao deslocamento do operador ou operadores de maquinas pesada</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2345/018-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2345/018-2020.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA (PSDB), vereador com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER a PEDIDO DE INFORMAÇÕES ao Prefeito Municipal de Santa Leopoldina/ES, Senhor Valdemar Luiz Horbelt Coutinho, a fim de esclarecer a esta Casa como foram aplicados os recursos financeiros no montante de R$ 1.641.953,54,  recebidos do Programa Federativo de enfrentamento ao novo  Coronavírus, advindos da União, com descrição detalhada das ações,  destinações e resultados obtidos.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2348/019-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2348/019-2020.pdf</t>
   </si>
   <si>
     <t>ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), vereadora com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER PEDIDO DE INFORMAÇÕES ao Prefeito Municipal de Santa Leopoldina/ES, Senhor Valdemar Luiz Horbelt Coutinho, a fim de esclarecer a esta Casa quais foram os critérios utilizados pela Secretaria Municipal de  Saúde quanto à testagem para o Covid-19 no âmbito do Município de Santa Leopoldina, além prestar as seguintes informações:_x000D_
 _x000D_
 •	Inteirar a esta Câmara Municipal acerca da quantidade e os valores referentes aos testes para COVID-19, adquiridos até a presente data;_x000D_
 •	 Responder de que forma os referidos testes foram comprados ou obtidos, indicando os recursos financeiros empregados, procedimentos utilizados e respectivos números dos processos administrativos; _x000D_
 •	Informar o total de pessoas testadas até o momento, incluindo a faixa etária, percentual em relação à população, bem como quantidade de testes por região do mun</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2352/020-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2352/020-2020.pdf</t>
   </si>
   <si>
     <t>SERGIO ANGELI LAGO (PDT), vereador com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER seja expedido ofício ao Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, solicitando as seguintes informações e providências acerca da Lei Municipal nº. 1452/2013, que trata do auxílio alimentação dos servidores do Executivo Municipal, conforme abaixo: _x000D_
 	_x000D_
 •	Encaminhar a esta Casa de Leis a apuração total do montante devido aos servidores   a título de auxílio alimentação, relativamente aos períodos em atraso, bem como indicando, ano a ano, os valores que deixaram de ser pagos pela Administração;_x000D_
 •	Informar a previsão de pagamento e de quitação da dívida decorrente do auxílio alimentação atrasado.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2351/021-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2351/021-2020.pdf</t>
   </si>
   <si>
     <t>SERGIO ANGELI LAGO (PDT), vereador com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER seja expedido ofício ao Prefeito Municipal, Sr. Valdemar Luiz Horbelt Coutinho, solicitando a adoção de imediatas providências no sentido de dar efetivo cumprimento às disposições da Lei Municipal nº. 1723/2020, que trata sobre a indenização de transporte aos Agentes Comunitários de Saúde a aos Agentes de Combate às Endemias do Executivo Municipal, mediante ato regulamentar apropriado.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2353/022-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2353/022-2020.pdf</t>
   </si>
   <si>
     <t>SERGIO ANGELI LAGO (PDT) e MARCOS ADRIANO RAUTA (PSDB) Vereadores  com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER PROVIDÊNCIAS ao Prefeito Municipal, Senhor Valdemar Luiz Horbelt Coutinho, para que, imediatamente, regularize a identificação do veículo Toyota Etios Sedan, placa QRM0F11, adquirido por meio do processo administrativo nº 1504/2019, conforme contrato administrativo nº 159/2019, decorrente do  Pregão Presencial nº 029/2019, para atender o Gabinete do Prefeito. _x000D_
 Requer, ainda, informações ao Chefe do Poder Executivo no sentido de prestar esclarecimentos a esta Câmara dando conta do motivo pelo qual o veículo oficial referido deixou de ser adesivado e caracterizado, em conformidade com a Lei Municipal nº 1464, de 28 de novembro de 2013, que impõe o uso obrigatório do brasão do Município de Santa Leopoldina no que ser refere os bens da Administração.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2371/023-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2371/023-2020.pdf</t>
   </si>
   <si>
     <t>ÂNGELA MARIA SCHULTZ LEPPAUS - PSDB, na condição de Vereadora da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem à presença de Vossa Excelência, REQUERER seja encaminhado ofício à empresa EDP Escelsa, no sentido de solicitar providências para disponibilizar aos produtores rurais da comunidade de Rio das Pedras, neste Município, a possibilidade de instalação de redes trifásicas em suas propriedades.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2376/024-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2376/024-2020.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA (PSDB), Vereador com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER EM CARATER DE URGÊNCIA seja expedido ofício ao Prefeito Municipal, senhor Valdemar Luiz Horbelt Coutinho, reiterando os termos do Requerimento de n° 015/2020, aprovado na sessão ordinária do dia 19 de agosto de 2020, que trata do encaminhamento a este Legislativo das cópias na íntegra dos autos dos processos administrativos de números 093/2020 e 150/2020.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2386/025-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2386/025-2020.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA (PSDB), Vereador com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vem REQUERER providências no sentido de determinar a apuração por este Parlamento Municipal, mediante constituição de Comissão Parlamentar de Inquérito – CPI, se for o caso, a fim de investigar possíveis irregularidades quanto à  utilização de retroescavadeira, caçamba, caminhão pipa, além de servidores públicos municipais na reforma e ampliação do estabelecimento ´´Comercial Laurita Ltda`` (Supermercado Arrudão) realizada no ano de 2019.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2388/026-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2388/026-2020.pdf</t>
   </si>
   <si>
     <t>ÂNGELA MARIA SCHULTZ LEPPAUS, LUZINETE DEGASPERI LEPPAUS, MARCOS ADRIANO RAUTA, NELSON LICHTENHELD, ROMI CARLOS FACCO MULLER, SERGIO ANGELI LAGO e VANISIO WALCHER HELMER, Vereadores com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER seja expedido ofício ao Prefeito Municipal, senhor Valdemar Luiz Horbelt Coutinho, reiterando os termos do Requerimento de n° 008/2020 (cópia anexa), aprovado na sessão ordinária do dia 13 de maio de 2020, que trata de solicitação de encaminhamento a este Legislativo de informações e providências acerca da reforma da praça da independência e construção do pórtico turístico do Município de Santa Leopoldina, estabelecendo-se o prazo IMPRORROGÁVEL DE 48 (QUARENTA E OITO) HORAS para que o Chefe do Poder Executivo atenda o pedido referido.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>MoP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2042/001-2020_wEBL73i.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2042/001-2020_wEBL73i.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, ROBSON JOSÉ SILLER (MDB), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. SEBASTIÃO AFONSO MÜLLER, ocorrido no dia 11 de janeiro de 2020.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, Carlos França, Luzinete Leppaus, Marcos Adriano Rauta, Nelson Lichtenheld, Robson  Siller, Romi Carlos Facco Muller, Sérgio Angeli Lago, Valdemiro Barth</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2064/002-2020_PBMDGjt.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2064/002-2020_PBMDGjt.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PPS), LUIZ CARLOS BROEDEL FRANÇA (PMN), LUZINETE DEGASPERI LEPPAUS (PMN), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (SD), ROBSON JOSÉ SILLER (MDB), ROMI CARLOS FACCO MULLER (PP), SERGIO ANGELI LAGO (PDT) e VALDEMIRO BARTH (PP), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Therezinha de Souza Monteiro, ocorrido no dia 05 de março de 2020.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>Ângela Maria Schultz Leppaus, Carlos França, Luzinete Leppaus, Marcos Adriano Rauta, Nelson Lichtenheld, Romi Carlos Facco Muller, Sérgio Angeli Lago, Valdemiro Barth, Vanisio Walcher Helmer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2085/006-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2085/006-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Alidia Borchardt Heidemann, ocorrido no dia 26 de abril de 2020.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2086/007-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2086/007-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Adriano Freitas, ocorrido no dia 05 de maio de 2020.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2087/008-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2087/008-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Jorge Coutinho Felipe, ocorrido no dia 10 de maio de 2020.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2090/009-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2090/009-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Manoel Cristiano Bremenkamp, ocorrido no dia 19 de maio de 2020.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2114/010-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2114/010-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Eliana Leppaus Wolkartt, ocorrido no dia 14 de junho de 2020.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2115/011-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2115/011-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Fabio Discher, ocorrido no dia 15 de junho de 2020.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2118/012-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2118/012-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Vera Lucia Nascimento dos Santos, ocorrido no dia 16 de junho de 2020.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2119/013-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2119/013-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Matilde Francisca Leppaus Glaesner, ocorrido no dia 22 de junho de 2020.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2121/014-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2121/014-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Maria Helena Massalari Cobelari, ocorrido no dia 28 de junho de 2020.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2125/015-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2125/015-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. José Luiz Prasser Filho,  ocorrido no dia 04 de julho de 2020.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2126/016-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2126/016-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Luiz Carlos Ferreira Cruz, ocorrido no dia 02 de julho de 2020.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2128/017-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2128/017-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Jose Nilton Carvalho, ocorrido no dia 10 de julho de 2020.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2215/018-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2215/018-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Karina Rodrigues Armeláo Ribeiro, ocorrido no dia 10 de agosto de 2020.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2241/019-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2241/019-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Moacir Carvalho, ocorrido no dia 06 de agosto de 2020.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2242/020-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2242/020-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. José Siller, ocorrido no dia 11 de agosto de 2020.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2243/021-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2243/021-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Adelina Holz de Souza, ocorrido no dia 09 de agosto de 2020.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2327/022-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2327/022-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Maria José França Porto, ocorrido no dia 18 de agosto de 2020.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2328/023-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2328/023-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Sebastião Alves da Silva, ocorrido no dia 18 de agosto de 2020.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2339/024-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2339/024-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Odair Lino de Souza, ocorrido no dia 22 de agosto de 2020.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2354/025-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2354/025-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Armindo Antônio Gutler, ocorrido no dia 21 de setembro de 2020.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2355/026-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2355/026-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Lindaura Betzel, ocorrido no dia 22 de setembro de 2020.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2364/027-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2364/027-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Dorothea Goehringer Hartwig, ocorrido no dia 06 de outubro de 2020.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2380/028-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2380/028-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Miguel João Thomas, ocorrido no dia 24 de outubro de 2020.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2381/029-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2381/029-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Augusta Ida Butke Schimith, ocorrido no dia 26 de outubro de 2020.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2382/030-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2382/030-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Sebastião Calot, ocorrido no dia 28 de outubro de 2020</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2396/031-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2396/031-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Darly Luiz Estevão, ocorrido no dia 14 de dezembro de 2020.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2397/032-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2397/032-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Helmut Potratz, ocorrido no dia 14 de dezembro de 2020.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2398/033-2020.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2398/033-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, ÂNGELA MARIA SCHULTZ LEPPAUS (PSDB), LUIZ CARLOS BROEDEL FRANÇA (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), MARCOS ADRIANO RAUTA (PSDB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), SERGIO ANGELI LAGO (PDT), VALDEMIRO BARTH (PSDB) E VANISIO WALCHER HELMER (CIDADANIA), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Haroldo Souza, ocorrido no dia 15 de dezembro de 2020.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>MoC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2083/003-2020_PszS60B.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2083/003-2020_PszS60B.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial o Vereador MARCOS ADRIANO RAUTA - PSDB, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES a todos os profissionais da área da saúde do município,  como médicos, enfermeiros, técnicos de enfermagem, agentes de saúde, motoristas e agentes de serviços gerais, pelo trabalho realizado no enfrentamento da Pandemia do novo Coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2084/004-2020_jZ59AIk.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2084/004-2020_jZ59AIk.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial o Vereador MARCOS ADRIANO RAUTA - PSDB, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES, a Secretaria Municipal de Trabalho e Ação Social, em especial ao Secretário da pasta, José Ronildo Silveira, pelo excelente trabalho que vem sendo realizado em sua gestão, principalmente no que diz respeitos às ações voltadas para a prevenção quanto à transmissão do novo Coronavírus (COVID-19),  com o controle eficaz na distribuição de gêneros alimentícios para pessoas necessitadas e distribuição gratuita de quase 5 (cinco) mil máscaras de proteção,  confeccionadas na própria Secretaria pelos seus servidores, o que demonstra competência e eficiência no comando do  órgão, bem como de seu colabores e servidores.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2088/005-2020_a7fBIdF.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2088/005-2020_a7fBIdF.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial o Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES a todos os Profissionais da Enfermagem que atuam no Município,  considerando a data de 12 de maio, em que se comemora o dia internacional da categoria.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2263,67 +2263,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2039/001-2020_0nW954I.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2041/002-2020_VjPSfXJ.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2046/003-2020_3VK5D2s.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2048/004-2020_H2rGU4W.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2049/005-2020_tUDTXIa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2050/006-2020_9QJu653.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2057/007-2020_A0zypAb.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2058/008-2020_MtHLWRJ.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2066/009-2020_DXQsRqZ.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2060/011-2020_j1paoBD.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2067/012-2020_bgO7Oa1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2072/013-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2076/014-2020_NEKRod2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2077/015-2020_depkD9U.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2079/016-2020_TEemKly.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2078/017-2020_1p8Rozj.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2081/018-2020_SBZqg0c.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2082/019-2020_S7Etba8.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2089/020-2020_8LGd83M.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2091/021-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2092/022-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2093/023-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2094/024-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2098/025-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2099/026-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2100/027-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2105/028-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2106/029-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2107/030-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2109/031-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2110/032-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2111/033-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2112/034-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2116/035-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2117/036-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2120/037-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2124/038-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2134/039-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2135/040-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2136/041-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2329/042-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2333/043-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2337/044-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2342/045-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2341/046-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2347/047-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2346/048-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2349/049-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2356/051-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2357/052-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2360/053-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2366/054-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2367/055-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2368/056-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2369/057-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2370/058-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2373/059-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2375/060-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2372/061-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2377/062-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2378/063-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2379/064-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2383/065-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2384/066-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2385/067-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2392/068-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2040/002-2020_novo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2043/pl_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2044/004-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2047/005-2020_novo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2051/006-2020_3VvaWYi.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2052/007-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2053/008-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2054/009-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2055/010-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2056/011-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2062/012-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2063/013-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2068/014-2020_pB9P4C3.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2069/015-2020_V9i09HA.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2070/016-2020_8ZBTiDD.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2071/017-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2095/018-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2101/019-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2102/020-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2103/021-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2104/022-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2108/023-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2113/024-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2122/025-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2123/026-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2133/027-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2137/028-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2334/029-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2335/030-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2336/031-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2338/032-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2344/033-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2358/034-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2361/035-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2362/036-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2363/037-2020_novo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2374/038-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2387/039-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2390/040-2020_projeto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2391/041-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2393/042-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2394/043-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2395/044-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2061/001-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2132/002-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2331/001-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2332/002-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2036/001-2020_x3nHroq.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2045/003-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2059/004-2020_IkUUgAH.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2065/005-2020_lywjJiM.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2075/007-2020_fy71aUG.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2080/008-2020_qOCdKgX.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2096/009-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2097/010-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2127/011-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2129/012-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2130/013-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2214/014-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2330/015-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2343/016-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2340/017-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2345/018-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2348/019-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2352/020-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2351/021-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2353/022-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2371/023-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2376/024-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2386/025-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2388/026-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2042/001-2020_wEBL73i.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2064/002-2020_PBMDGjt.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2085/006-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2086/007-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2087/008-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2090/009-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2114/010-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2115/011-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2118/012-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2119/013-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2121/014-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2125/015-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2126/016-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2128/017-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2215/018-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2241/019-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2242/020-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2243/021-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2327/022-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2328/023-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2339/024-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2354/025-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2355/026-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2364/027-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2380/028-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2381/029-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2382/030-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2396/031-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2397/032-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2398/033-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2083/003-2020_PszS60B.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2084/004-2020_jZ59AIk.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2088/005-2020_a7fBIdF.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2039/001-2020_0nW954I.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2041/002-2020_VjPSfXJ.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2046/003-2020_3VK5D2s.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2048/004-2020_H2rGU4W.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2049/005-2020_tUDTXIa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2050/006-2020_9QJu653.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2057/007-2020_A0zypAb.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2058/008-2020_MtHLWRJ.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2066/009-2020_DXQsRqZ.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2060/011-2020_j1paoBD.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2067/012-2020_bgO7Oa1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2072/013-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2076/014-2020_NEKRod2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2077/015-2020_depkD9U.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2079/016-2020_TEemKly.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2078/017-2020_1p8Rozj.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2081/018-2020_SBZqg0c.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2082/019-2020_S7Etba8.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2089/020-2020_8LGd83M.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2091/021-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2092/022-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2093/023-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2094/024-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2098/025-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2099/026-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2100/027-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2105/028-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2106/029-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2107/030-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2109/031-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2110/032-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2111/033-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2112/034-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2116/035-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2117/036-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2120/037-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2124/038-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2134/039-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2135/040-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2136/041-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2329/042-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2333/043-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2337/044-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2342/045-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2341/046-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2347/047-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2346/048-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2349/049-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2356/051-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2357/052-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2360/053-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2366/054-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2367/055-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2368/056-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2369/057-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2370/058-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2373/059-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2375/060-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2372/061-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2377/062-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2378/063-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2379/064-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2383/065-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2384/066-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2385/067-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2392/068-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2040/002-2020_novo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2043/pl_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2044/004-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2047/005-2020_novo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2051/006-2020_3VvaWYi.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2052/007-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2053/008-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2054/009-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2055/010-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2056/011-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2062/012-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2063/013-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2068/014-2020_pB9P4C3.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2069/015-2020_V9i09HA.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2070/016-2020_8ZBTiDD.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2071/017-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2095/018-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2101/019-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2102/020-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2103/021-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2104/022-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2108/023-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2113/024-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2122/025-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2123/026-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2133/027-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2137/028-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2334/029-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2335/030-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2336/031-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2338/032-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2344/033-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2358/034-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2361/035-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2362/036-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2363/037-2020_novo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2374/038-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2387/039-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2390/040-2020_projeto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2391/041-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2393/042-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2394/043-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2395/044-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2061/001-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2132/002-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2331/001-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2332/002-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2036/001-2020_x3nHroq.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2045/003-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2059/004-2020_IkUUgAH.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2065/005-2020_lywjJiM.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2075/007-2020_fy71aUG.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2080/008-2020_qOCdKgX.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2096/009-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2097/010-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2127/011-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2129/012-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2130/013-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2214/014-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2330/015-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2343/016-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2340/017-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2345/018-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2348/019-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2352/020-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2351/021-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2353/022-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2371/023-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2376/024-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2386/025-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2388/026-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2042/001-2020_wEBL73i.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2064/002-2020_PBMDGjt.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2085/006-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2086/007-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2087/008-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2090/009-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2114/010-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2115/011-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2118/012-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2119/013-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2121/014-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2125/015-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2126/016-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2128/017-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2215/018-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2241/019-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2242/020-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2243/021-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2327/022-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2328/023-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2339/024-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2354/025-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2355/026-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2364/027-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2380/028-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2381/029-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2382/030-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2396/031-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2397/032-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2398/033-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2083/003-2020_PszS60B.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2084/004-2020_jZ59AIk.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2020/2088/005-2020_a7fBIdF.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="172.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>