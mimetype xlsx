--- v0 (2026-02-06)
+++ v1 (2026-05-17)
@@ -54,2183 +54,2183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rosimar José Lahas</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2685/indicacao_001-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2685/indicacao_001-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador ROSIMAR JOSE LAHAS - CIDADANIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de restabelecer, de forma integral, o atendimento, com veículo da Secretária Municipal de Saúde, aos cidadãos residentes na comunidade de Caramuru, na área rural, deste Município.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2686/indicacao_002-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2686/indicacao_002-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento nas estradas da comunidade de Colina Verde, na área rural deste Município.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jefinho</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2688/indicacao_003-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2688/indicacao_003-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador JEFFERSON RODRIGUES – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, senhor Romero Luiz Endringer, que realize a ampliação do prazo de licença-paternidade dos servidores públicos municipais de Santa Leopoldina, conforme minuta de Projeto anexo.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2689/indicacao_004-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2689/indicacao_004-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento nas estradas da comunidade de Pedra Preta, na área rural deste Município.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Luzinete Leppaus</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2690/indicacao_005-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2690/indicacao_005-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar serviços de limpeza urbana e retirada do mato na Rua Costa Pereira, bairro Centro, neste município.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2691/indicacao_006-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2691/indicacao_006-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar a manutenção do calçamento bastante danificado pelas fortes chuvas na comunidade da Bragança, no local próximo à cachoeira “Gruta da Onça”, neste Município.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2695/indicacao_007-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2695/indicacao_007-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de realizar reparos nos brinquedos do Complexo Esportivo Hermínio Braz, próximo ao “Estádio Municipal Laerte Rogério Neves”, localizado na sede do município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2696/indicacao_008-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2696/indicacao_008-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de reestabelecer a iluminação da ponte Paulo Antônio Médice, na sede do município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Nelson Lichtenheld</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2765/indicacao_009_-_2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2765/indicacao_009_-_2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE NA COMUNIDADE DE CARAMURU</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mazinho</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2698/indicacao_010-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2698/indicacao_010-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador DEUCIMAR ROMAGNA - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de realizar a limpeza urbana das ruas e avenidas, dos córregos, além da pintura dos meio fios, na sede, neste Município.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2702/indicacao_011-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2702/indicacao_011-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar serviços de limpeza no trecho pavimentado da estrada próxima a Igreja Católica da comunidade de Colina Verde, zona rural, bem como determinar a roçagem na vegetação existente em suas margens.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2703/indicacao_012-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2703/indicacao_012-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador ROSIMAR JOSE LAHAS - CIDADANIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento na estrada principal da comunidade de Caramuru, na área rural deste Município.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2704/indicacao_013-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2704/indicacao_013-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que realize a oferta gratuita de absorventes higiênicos em unidades de saúde do município de Santa Leopoldina, conforme minuta de Projeto anexo.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dorgival, Jefinho, Luzinete Leppaus, Mazinho, Romi Carlos Facco Muller, Rosimar José Lahas, Sérgio Angeli Lago, Valdemiro Barth</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2709/indicacao_014-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2709/indicacao_014-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores DEUCIMAR ROMAGNA - PTB, DORGIVAL BATISTA FILHO - PSB, JEFFERSON RODRIGUES - PDT, LUZINETE DEGASPERI LEPPAUS – PTB, ROMI CARLOS FACCO MULLER - PDT, ROSIMAR JOSE LAHAS - CIDADANIA, SERGIO ANGELI LAGO - PDT e VALDEMIRO BARTH - PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, no sentido de realizar a manutenção constante das estradas do município de Santa Leopoldina, visando o retorno do transporte escolar.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Valdemiro Barth</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2700/indicacao_015-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2700/indicacao_015-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador VALDEMIRO BARTH - PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade do retorno dos projetos que já estavam em andamento, inclusive o Programa intitulado ´´Campeões do Futuro``, bem como de novas ações que deverão ser implementadas pela Secretaria Municipal de Esportes.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Jefinho, Nelson Lichtenheld</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2697/indicacao_016-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2697/indicacao_016-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores JEFFERSON RODRIGUES – PDT e NELSON LICHTENHELD - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de realizar a construção de 1 (uma) Unidade Básica de Saúde na Comunidade do Chaves, na área rural, neste Município.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2710/indicacao_017-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2710/indicacao_017-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador ROSIMAR JOSE LAHAS – CIDADANIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar a construção de 1 (um) bueiro na estrada principal da Comunidade de Caramuru, no trecho próximo à residência do senhor Valter Lange, neste Município.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2701/indicacao_018-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2701/indicacao_018-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador VALDEMIRO BARTH - PSDB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de incluir o Curso de Informática na grade curricular das escolas públicas municipais.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_019-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_019-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de construir um bueiro na estrada da Bragança, próximo à propriedade do senhor Edimar Lichtenheld, neste Município.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2723/indicacao_020-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2723/indicacao_020-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento nas estradas da comunidade de Rio das Pedras, na área rural deste Município.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Dorgival</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2721/indicacao_021-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2721/indicacao_021-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador DORGIVAL BATISTA FILHO - PSB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de realizar a construção de 1 (uma) Unidade Básica de Saúde na Comunidade de Holanda, na área rural, neste Município.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2722/indicacao_022-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2722/indicacao_022-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador DORGIVAL BATISTA FILHO - PSB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, para que seja construída ponte de concreto em substituição da atual ponte de madeira, localizada próximo a propriedade do senhor Vavá Facco, na comunidade de Rio do Meio, neste Município.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_023-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_023-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador ROSIMAR JOSE LAHAS – CIDADANIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar o retorno do atendimento de médico e dentista na unidade de saúde, da comunidade de Caramuru, neste Município.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Rosimar José Lahas, Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2730/indicacao_024-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2730/indicacao_024-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores ROSIMAR JOSE LAHAS – CIDADANIA e SERGIO ANGELI LAGO – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar a reforma, além do retorno do atendimento médico da Unidade de Saúde da Família ´´Elizete Maria Calot Kruger``, da comunidade de Barra de Mangaraí, neste Município.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Jefinho, Luzinete Leppaus</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/</t>
   </si>
   <si>
     <t>Os Vereadores LUZINETE DEGASPERI LEPPAUS – PTB E JEFFERSON RODRIGUES - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a construção de uma ponte de concreto em substituição à atual ponte de madeira, localizada próxima à propriedade do senhor Darli Schmidt, na comunidade de Pedra Preta, neste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Romi Carlos Facco Muller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_026-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_026-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador ROMI CARLOS FACCO MULLER – PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a realização de serviços objetivando a reforma da lateral da ponte localizada próxima a propriedade da senhora Denilza Pani, na comunidade de Meia-Légua, neste Município, conforme fotos anexas.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Luzinete Leppaus, Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_027-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_027-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores LUZINETE DEGASPERI LEPPAUS – PTB e SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de instalar iluminação pública na Rua Laurentino Leppaus, na sede do município.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_028-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_028-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de adotar ações junto ao Sistema de Ensino Municipal no sentido de apoiar os estudantes matriculados no Ensino Fundamental que se sentirem prejudicados na sua formação pelos efeitos da pandemia de COVID - 19.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_029-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_029-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador DEUCIMAR ROMAGNA - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a reforma da ponte e construção de 1 (uma) passarela, bem como 1 (um) guarda corpo (corrimão) na lateral da ponte localizada na Comunidade de Ribeirão dos pardos, neste município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2761/indicacao_030-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2761/indicacao_030-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS – PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, senhor Romero Luiz Endringer, a necessidade de construção de 01 (uma) lombada de trânsito, na Rua Carlos Alberto do Nascimento, próximo ao CEMEI São Francisco de Assis e ao Polo UAB, na sede, neste Município.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_031-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_031-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento nas estradas da Comunidade de Luxemburgo, na área rural deste Município.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_032-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_032-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador DEUCIMAR ROMAGNA - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de reforma completa do Centro Comunitário da Barra de Mangaraí, neste município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2753/indicacao_033-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2753/indicacao_033-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de construir um bueiro na estrada da comunidade da Holanda, em frente à Cachoeira da Holanda, neste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2754/indicacao_034-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2754/indicacao_034-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores JEFFERSON RODRIGUES – PDT e LUZINETE DEGASPERI LEPAUS - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de adotar ações junto ao Sistema de Ensino Municipal com intuito de implementar o Programa Municipal de Educação e Cultura para o desenvolvimento do Turismo, instituído pela Lei Municipal nº 1.674, de 27 de agosto de 2019, que visa valorizar a Educação Turística e Cultural, neste Município.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2755/indicacao_035-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2755/indicacao_035-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador ROSIMAR JOSE LAHAS - CIDADANIA, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento, no trecho entre a residência da senhora Rosalina Krause até a residência da senhora Silvinha Hinz, na comunidade de Caramuru, neste Município.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2756/indicacao_036-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2756/indicacao_036-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador NELSON LICHTENHELD - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de realizar a recuperação do calçamento da Rua Projetada, no trecho próximo à residência da senhora Katryne Ramos Rocha Castro, no bairro Vila Nova, neste Município.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2757/indicacao_037-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2757/indicacao_037-2022.pdf</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO - PDT, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de fazer a correção e manutenção da iluminação da Praça Saudável, localizada no Complexo Esportivo Hermínio Braz, na sede do município.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_038_-_2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_038_-_2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, A NECESSIDADE DE REALIZAR O CALÇAMENTO ESTACIONAMENTO LOCALIZADO NA RUA DOS CANOEIROS, NA SEDE DESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2766/indicacao_039_-_2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2766/indicacao_039_-_2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADADE DE REALIZAR A PAVIMENTAÇÃO DO MORRO DA MADEIREIRA, ENTRE AS COMUNIDADES DE RIO DAS FARINHAS E CALIFÓRNIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2767/indicacao_040_-_2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2767/indicacao_040_-_2022.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REALIZAR A REFORMA E MANUTENÇÃO DAS UNIDADES DE SAÚDE DAS COMUNIDADES DE HOLANDA, CHAVES, CARAMURU E SEDE.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2772/indicacao_041-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2772/indicacao_041-2022.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE DISPONIBILIZAR MÁQUINAS COM A FINALIDADE DE REALIZAR SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO NA ESTRADA PRINCIPAL DA COMUNIDADE DE CARAMURU DE BAIXO, NO TRECHO COMPREENDIDO ENTRE A PROPRIEDADE DO SENHOR VANDELINO SCHAEFFER ATÉ A PROPRIEDADE DO SENHOR JUCELINO CALOT, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Jefinho, Luzinete Leppaus, Nelson Lichtenheld</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2773/indicacao_042.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2773/indicacao_042.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADA A PAVIMENTAÇÃO DO MORRO DA CACHOEIRA, ENTRE AS COMUNIDADES DE RIO DAS FARINHAS E RIO DAS PEDRAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2774/indicacao_043-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2774/indicacao_043-2022.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE REFORMA DA ESTRUTURA DO ANTIGO DESTACAMENTO DE POLÍCIA MILITAR (DPM), LOCALIZADO NA COMUNIDADE DA BARRA DE MANGARAÍ, NESTE MUNICÍPIO, CONFORME IMAGENS ANEXAS.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2775/indicacao_044.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2775/indicacao_044.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO TRECHO CONHECIDO COMO MORRO DA CACHOEIRA/FAMÍLIA VOLPAGE, NA COMUNIDADE DE RIO DAS FARINHAS.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_045-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_045-2022.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REALIZAR A INSTALAÇÃO DE CALHAS NA ESCOLA MUNICIPAL PLURIDOCENTE DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL JANETTA KLEMZ JACOB, LOCALIZADA NA COMUNIDADE DE CARAMURU.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_046.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_046.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de ser instalado guard rails na ladeira que dá acesso a Igreja Católica, na sede, neste Município.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_047.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_047.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SEREM SUBSTITUÍDAS AS VIGAS DA PONTE PRÓXIMA A PROPRIEDADE DO SENHOR MARCOS LICHTENHELD, NA COMUNIDADE DE PEDRA PRETA</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_048-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_048-2022.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REALIZAR A SUBSTITUIÇÃO DO CALÇAMENTO COMPREENDIDO ENTRE A PONTE PAULO ANTÔNIO MÉDICE ATÉ O INÍCIO DA LADEIRA DO HOSPITAL NOSSA SENHORA DA PENHA, NA SEDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_049-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_049-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de realizar a identificação e recuperação das nascentes do Rio da Prata e seus afluentes, na comunidade do Chaves, neste Município.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2791/indicacao_050.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2791/indicacao_050.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a criação de uma vaga de estacionamento para deficientes e outra vaga para idosos, na Avenida Presidente Vargas, nas proximidades das agências do Banco do Brasil, Banestes, SICOOB e Fórum Graça Aranha, no centro deste Município.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2792/indicacao_051.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2792/indicacao_051.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que proponha um projeto de lei que estabeleça a obrigatoriedade de apresentação de artistas e atletas locais em eventos realizados por órgãos públicos no município de Santa Leopoldina, conforme minuta de Projeto anexo.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_052-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_052-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de realizar a construção de 1 (uma) Unidade Básica de Saúde na Comunidade de Luxemburgo, na área rural, neste Município.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_053.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_053.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a realização de serviços objetivando a reforma, incluindo a troca dos pranchões e levantamento da viga, da ponte localizada próxima a propriedade do senhor Paulo Simon, na comunidade de Colina Verde.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2800/indicacao_054-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2800/indicacao_054-2022.pdf</t>
   </si>
   <si>
     <t>INDICA a necessidade de alterar a Lei Municipal 1086/2005 referente à margem de consignação dos servidores públicos municipais, ativos, inativos, aposentados e pensionistas, tendo vista a Lei Municipal 1747/2021, e suas alterações, que perderam efeitos em 31 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_055-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_055-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que crie o Conselho da Mulher, neste Município.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2809/indicacao_056-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2809/indicacao_056-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, no sentido de realizar a construção de banheiros para os sexos masculino e feminino, além da instalação de vestiário, no Complexo Esportivo Hermínio Braz, próximo ao ´´Estádio Municipal Laerte Rogério Neves``, na Sede deste Município.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Nelson Lichtenheld, Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2811/indicacao_057-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2811/indicacao_057-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de elaboração de Projeto de Lei denominando uma área dentro do Complexo Esportivo Hermínio Braz, ao lado da Praça Saudável, para a prática de atividades e eventos com animais como, cavalgadas, concursos, rodeios e exposições agropecuárias, neste Município.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2815/indicacao_058-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2815/indicacao_058-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que estabeleça o aumento do uso do leite de gado produzido no município na dieta escolar dos estudantes da rede municipal.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2818/indicacao_059-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2818/indicacao_059-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que atualize o valor da diária sem pernoite dentro do estado, para os servidores públicos municipais.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_60-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_60-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, que efetue a instalação de letreiros identificando as escolas públicas municipais que ainda não possuem identificação, neste Município.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2827/indicacao_61-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2827/indicacao_61-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora LUZINETE DEGASPERI LEPPAUS - PTB, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de reformar um bueiro na estrada da Holanda, próximo ao cemitério da comunidade, neste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_62-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_62-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de realizar a construção de uma quadra poliesportiva coberta próximo à escola EMPEIEFTI da Comunidade do Tirol,  na área rural deste Município.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Dorgival, Jefinho, Luzinete Leppaus, Mazinho, Nelson Lichtenheld, Romi Carlos Facco Muller, Rosimar José Lahas, Sérgio Angeli Lago, Valdemiro Barth</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2835/indicacao_63-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2835/indicacao_63-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar serviços de limpeza e retirada do mato da quadra poliesportiva da comunidade de Califórnia, nas proximidades da Escola Municipal Pluridocente de Ensino Fundamental (EMPEF) de California, neste município.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_64-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_64-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de disponibilizar máquinas com a finalidade de realizar serviço de correção de estrada, no trecho próximo à residência do Sr. Jair Ponath até a residência do Sr. Almeida Foeger, na comunidade de Rio das Pedras, neste Município.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_065-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_065-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar serviços de limpeza, desobstrução de canaletas e retirada do mato na Ladeira Aristeu Octávio Entringer, comunidade de Bragança, neste município.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_066-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_066-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que faça a adesão do Programa Barraginhas do Governo do Estado do Espírito Santo, neste município.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2848/indicacao_67-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2848/indicacao_67-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de buscar providências junto a Escelsa visando a poda das árvores existentes nas imediações da Escola Alice Holzmeister, na sede do Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2849/indicacao_68-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2849/indicacao_68-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a realização de serviços objetivando a reforma da lateral da ponte localizada próxima a Igreja Católica da comunidade da Bragança, neste Município, conforme fotos anexas.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2850/indicacao_69-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2850/indicacao_69-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que providencie a construção de um calçadão nos dois lados da Rua Carlos Alberto do Nascimento, próximo ao CEMEI São Francisco de Assis e ao Polo UAB, na sede, neste Município, conforme fotos anexas.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2853/indicacao_70-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2853/indicacao_70-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de providenciar reparo de buraco na Avenida Presidente Vargas, próximo ao Fórum Graça Aranha, na sede, neste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2854/indicacao_71-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2854/indicacao_71-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, no sentido de realizar a instalação de caixa de coleta de lixo, próximo a ponte que dá acesso a comunidade de Colina Verde, neste Município.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2855/indicacao_72-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2855/indicacao_72-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de instalação de 01 (um) poste de energia para integrar a rede de iluminação pública, na entrada da comunidade do Cavú, próximo a ponte (popularmente conhecida como ponte nazaré), neste Município.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_073-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_073-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Romero Luiz Endringer, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento nas estradas da comunidade de Califórnia, na área rural deste Município.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_74-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_74-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar a instalação de 01 (um) bebedouro, no Ginásio de Esportes da Comunidade de Boqueirão do Thomas, neste Município.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2863/indicacao_075-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2863/indicacao_075-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que providencie a reforma da Escola Municipal da comunidade de Encantado para utilização como ponto de referência de atendimento médico da região.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Jefinho, Luzinete Leppaus, Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_076-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_076-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de instalação de bancos de praça na Escadaria Jair Amorim, na sede deste Município, conforme fotos anexas.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Dorgival, Jefinho, Luzinete Leppaus, Nelson Lichtenheld</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_077-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_077-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar a construção de nova ponte localizada sobre o ´´Córrego do Macuco``, nas proximidades da Escola Municipal Unidocente de Ensino Fundamental da comunidade do Chaves, neste Município.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_078-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_078-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realização de serviço de limpeza do córrego existente entre o início da Rua Amaro da Penha Soave (bairro caixa d´água) até a ponte da Delegacia de Polícia Civil, na Sede do Munícipio.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_079-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_079-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que seja realizado um estudo para viabilidade de construção de uma passarela entre a Capela Mortuária Helena Maria Vervloet e o Cemitério Municipal da Sede, neste Município.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_080-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_080-2022.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que seja realizada a pavimentação do estacionamento e a instalação de um banheiro público, no Cemitério Municipal da Sede, neste Município.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_81-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_81-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, que seja realizada a pavimentação da entrada e do pátio da Unidade de Saúde da comunidade do Rio das Farinhas, neste Município</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Romi Carlos Facco Muller, Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_83-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_83-2022.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Exmo. Prefeito Municipal, Sr. Romero Luiz Endringer, a necessidade de realizar a reforma geral do pátio da Escola Municipal de Ensino Fundamental (EMEF) Alfredo Leppaus, localizada na Comunidade de Holanda, neste Município</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora, Luzinete Leppaus, Nelson Lichtenheld, Romi Carlos Facco Muller, Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2727/pdl_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2727/pdl_aprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEOPOLDINENSE.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2728/pdl_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2728/pdl_aprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>Luzinete Leppaus, Mesa Diretora, Nelson Lichtenheld, Romi Carlos Facco Muller, Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2758/projeto_de_decreto_n03-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2758/projeto_de_decreto_n03-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de licença do Prefeito Municipal de suas funções pelo período de 30 (trinta) dias.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2764/projeto_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2764/projeto_aprovado.pdf</t>
   </si>
   <si>
     <t>ALTERA OS TERMOS DO CAPUT E ACRESCENTA § 3º AO ARTIGO 28 DA LEI ORGÂNICA DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Romero Luiz Endringer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2677/pl_001.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2677/pl_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual sobre a tabela de vencimento e subsídios dos servidores públicos e Agentes Políticos dos Poderes Executivo e Legislativo, da Administração Direta, Indireta e Autárquica do Município de Santa Leopoldina, de que trata o art. 37, inciso X, da Constituição Federal.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2678/pl_002.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2678/pl_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual sobre a tabela de vencimento dos professores do Magistério Público da Educação Básica do Município de Santa Leopoldina, de que trata o art. 37, inciso X, da Constituição Federal.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2679/pl_003.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2679/pl_003.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 2º da Lei Municipal n.º 1452/2013, que dispõe sobre o auxílio-alimentação no âmbito da administração pública municipal de Santa Leopoldina.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>Denomina Ladeira Aristeu Octávio Entringer, situada na comunidade da Bragança, neste Município.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2681/pl_005-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2681/pl_005-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO VII, DO ARTIGO 45 DA LEI Nº 1342/2010 - PLANO DE CARREIRA E VENCIMENTOS DO MAGISTÉRIO PÚBLICO DE SANTA LEOPOLDINA REFERENTE AO QUANTITATIVO DE CARGOS DOS PROFISSIONAIS DO MAGISTÉRIO DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_no_006-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_no_006-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PAGAMENTO DE DÉCIMO TERCEIRO SUBSÍDIO E 1/3 DE FÉRIAS AOS SECRETÁRIOS MUNICIPAIS OU A ESTES EQUIPARADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2705/pl_007-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2705/pl_007-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A OFERTA DE EDUCAÇÃO EM TEMPO INTEGRAL NAS ESCOLAS PÚBLICAS MUNICIPAIS DE EDUCAÇÃO INFANTIL E DE ENSINO FUNDAMENTAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2706/pl_008-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2706/pl_008-2022.pdf</t>
   </si>
   <si>
     <t>INCLUI NO PPA, LEI MUNICIPAL Nº 1768/2021, PROGRAMA, PROJETO/ATIVIDADE E ELEMENTO DE DESPESA.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2707/pl_009-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2707/pl_009-2022.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 1769/2021, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2708/pl_010-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2708/pl_010-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2022.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2711/pl_011-2022_modificado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2711/pl_011-2022_modificado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SANTA LEOPOLDINA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DO ESPÍRITO SANTO S.A – BANDES, OPERAÇÃO DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2715/pl_012-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2715/pl_012-2022.pdf</t>
   </si>
   <si>
     <t>INCLUI NO PPA, LEI MUNICIPAL Nº 1768/2021, PROJETO/ATIVIDADE E ELEMENTO DE DESPESA.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2716/pl_013-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2716/pl_013-2022.pdf</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2717/pl_014-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2717/pl_014-2022.pdf</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2724/camara_municipal_de_santa_leopoldina_1.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2724/camara_municipal_de_santa_leopoldina_1.pdf</t>
   </si>
   <si>
     <t>Denomina como “Escola Municipal Pluridocente de Educação Infantil e Ensino Fundamental Janetta Klemz Jacob” e dá outras providências.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2725/pl_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2725/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OBRIGATORIEDADE DE APRESENTAÇÃO DE ARTISTAS E ATLETAS LOCAIS EM EVENTOS REALIZADOS POR ÓRGÃOS PÚBLICOS NO MUNICÍPIO DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2726/pl_017-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2726/pl_017-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI Nº 1513, DE 04 DE FEVEREIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2733/pl_018-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2733/pl_018-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE 01 (UM) VEÍCULO COM FUNDAÇÃO MÉDICO ASSISTÊNCIAL DO TRABALHADOR RURAL DE SANTA LEOPOLDINA – FMATRSL.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2734/pl_019-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2734/pl_019-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE AUTORIZAÇÃO DE USO DE UM IMÓVEL MEDINDO 1.741,92 M² DE ÁREA CONSTRUÍDA, NA FORMA DO ARTIGO 112 E SEUS PARÁGRAFOS DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2735/pl_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2735/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER O DIREITO REAL DE USO RESOLÚVEL DE ÁREAS PÚBLICAS INTEGRANTES DE LOTEAMENTO “CHÁCARAS BARÃO DO IMPÉRIO” EM FORMA DE ASSOCIAÇÃO DE MORADORES BARÃO DO IMPÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2736/pl_021.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2736/pl_021.pdf</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2737/pl_022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2737/pl_022.pdf</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2738/pl_023.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2738/pl_023.pdf</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_24-2022_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_24-2022_novo.pdf</t>
   </si>
   <si>
     <t>INSTITUI, no âmbito do município de Santa Leopoldina, o Dia da Agricultura Familiar.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_025_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_025_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE EQUIPAMENTOS MÉDICOS HOSPITALARES COM A FUNDAÇÃO MÉDICO ASSISTENCIAL DO TRABALHADOR RURAL DE SANTA LEOPOLDINA – FMATRSL.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2760/projeto_de_lei_0262022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2760/projeto_de_lei_0262022.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO “EMEF ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ILMA NASCIMENTO DIAS”.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2763/mensagem_021_nova.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2763/mensagem_021_nova.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PARTICIPAÇÃO DO MUNICÍPIO DE SANTA LEOPOLDINA NO CONSÓRCIO PÚBLICO INTERMUNICIPAL PARA O FORTALECIMENTO DA PRODUÇÃO E COMERCIALIZAÇÃO DE PRODUTOS HORTIGRANJEIROS - COINTER, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2770/mensagem_22-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2770/mensagem_22-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA E ATRIBUIÇÕES DOS CARGOS DE FISCAL DE SERVIÇOS PÚBLICOS E FISCAL DE OBRAS PARA O CARGO UNIFICADO DE AGENTE MUNICIPAL DE FISCALIZAÇÃO CONFORME À LEI MUNICIPAL Nº 675/1990 E SUAS ALTERAÇÕES, INCLUI A ATRIBUIÇÃO DA FISCALIZAÇÃO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2777/projeto_de_lei_29-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2777/projeto_de_lei_29-2022.pdf</t>
   </si>
   <si>
     <t>CRIA O CADASTRO ÚNICO DE DOADORES VOLUNTÁRIOS DE SANGUE NO MUNICÍPIO DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2778/pl_030..pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2778/pl_030..pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 1363/20211, DE 23 DE MARÇO DE 2011.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2781/projeto_031_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2781/projeto_031_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO CHEFE DO PODER EXECUTIVO A CELEBRAR TERMO ADITIVO AO CONVÊNIO FMS Nº 001/2022, O QUAL FOI FIRMADO COM A FUNDAÇÃO MÉDICO ASSISTENCIAL DO TRABALHADOR RURAL DE SANTA LEOPOLDINA, PARA COBERTURA DE DESPESAS DE CUSTEIO.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2784/pl_032.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2784/pl_032.pdf</t>
   </si>
   <si>
     <t>INCLUI NO PPA, LEI MUNICIPAL Nº 1768/2021, PROJETO/ATIVIDADE E ELEMENTOS DE DESPESA.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2785/pl_033.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2785/pl_033.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 1769/2022 QUE TRATA DA LDO PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2786/pl_034.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2786/pl_034.pdf</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2788/pl_035.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2788/pl_035.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI Nº 1512, DE 04 DE FEVEREIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2790/mensagem_028-2022_aprovada.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2790/mensagem_028-2022_aprovada.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO TUTELAR, CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE - CMDCA E INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE - FMDCA NOS TERMOS PREVISTOS NA LEI FEDERAL Nº 8.069 DE 13 DE JULHO DE 1990 - ESTATUTO DA CRIANÇA E DO ADOLESCENTE E NA CONSTITUIÇÃO FEDERAL DE 1998.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2796/pl_037_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2796/pl_037_aprovado.pdf</t>
   </si>
   <si>
     <t>INCLUI NO PPA, LEI MUNICIPAL Nº 1768/2021, PROJETO /ATIVIDADE E ELEMENTOS DE DESPESA</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2797/pl_038_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2797/pl_038_aprovado.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 1768/2022 QUE TRATA DA LDO PARA O EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2798/pl_039_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2798/pl_039_aprovado.pdf</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2799/mensagem_032-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2799/mensagem_032-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO E DIVULGAÇÃO DE CAMPANHA DE INCENTIVO À EMISSÃO DE NOTAS FISCAIS E AO PAGAMENTO DOS TRIBUTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_041-2022_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_041-2022_novo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ATRIBUIÇÕES E ATIVIDADES DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS, REGULAMENTA O PISO SALARIAL NACIONAL DAS REFERIDAS CATEGORIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_42-2022_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_42-2022_novo.pdf</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2807/projeto_de_lei_43-2022_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2807/projeto_de_lei_43-2022_novo.pdf</t>
   </si>
   <si>
     <t>INCLUI NO PPA, LEI MUNICIPAL Nº 1768/2021, PROJETO / ATIVIDADE E ELEMENTO DE DESPESA.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2812/pl_044.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2812/pl_044.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE BENS MUNICIPAIS PARA TERCEIROS, DE ACORDO COM OS ARTS. 79, XXVIII, 108 E 112 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_045-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_045-2022.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SANTA LEOPOLDINA A SEMANA MUNICIPAL DA PESSOA COM DEFICIÊNCIA INTELECTUAL E MÚLTIPLA.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2819/projeto_de_lei_046-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2819/projeto_de_lei_046-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL AOS PROFESSORES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2820/projet1.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2820/projet1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4º DA LEI MUNICIPAL Nº 1086/2005, QUE DEFINE O LIMITE DE DESCONTO PARA CONSIGNAÇÃO NA FOLHA DE PAGAMENTO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2823/projeto_de_lei_48-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2823/projeto_de_lei_48-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO CHEFE DO PODER EXECUTIVO A CELEBRAR ADITIVO AO CONVÊNIO 001/2022 DE COOPERAÇÃO FINANCEIRA COM A FUNDAÇÃO MÉDICO HOSPITALAR DO TRABALHADOR RURAL DE SANTA LEOPOLDINA, PARA COBERTURA DE DESPESAS DE CUSTEIO.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2825/projeto_de_lei_049-2022_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2825/projeto_de_lei_049-2022_novo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE AÇÕES PREVENTIVAS À DEPRESSÃO EM ADOLESCENTES NAS ESCOLAS DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2831/projeto_de_lei_050-2022._novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2831/projeto_de_lei_050-2022._novo.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE SANTA LEOPOLDINA O ´´DIA DO PROFESSOR``.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2833/mensagem_40-2022_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2833/mensagem_40-2022_novo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE ACORDO DE COOPERAÇÃO QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA E A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SANTA LEOPOLDINA/ APAE.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2836/mensagem_041-2022_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2836/mensagem_041-2022_novo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SANTA LEOPOLDINA, ESTADO DO ESPÍRITO SANTO, PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2837/mensagem_042-2022_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2837/mensagem_042-2022_novo.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2842/mensagem_044-2022_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2842/mensagem_044-2022_novo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE BEM MUNICIPAL PARA TERCEIROS, DE ACORDO COM OS ARTS. 79, XXVIII, 108 E 112 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2846/projeto_de_lei_055-2022_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2846/projeto_de_lei_055-2022_novo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DA MÚSICA GOSPEL E OS EVENTOS A ELA RELACIONADOS COMO MANIFESTAÇÃO CULTURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2847/mensagem_45-2022_aprovada.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2847/mensagem_45-2022_aprovada.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE BENS MUNICIPAIS, DISCRIMINADO NO ANEXO I, PARA TERCEIROS, DE ACORDO COM OS ARTS. 79, XXVIII, 108 E 112 DA LEI MUNICIPAL MEDIANTE ACORDO DE COOPERAÇÃO.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2851/mensagem_46-2022_aprovada.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2851/mensagem_46-2022_aprovada.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CUSTEAR DESPESAS DE AJUDA DE CUSTO DE PROFISSIONAIS MÉDICOS INTEGRANTES DO PROGRAMA MÉDICOS PELO BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2852/mensagem_47-2022..pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2852/mensagem_47-2022..pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS NºS 675/90, 681/90, 737/91, 834/94 E 1079/05, QUE TRATAM DO PLANO DE CLASSIFICAÇÃO DE CARGOS E VENCIMENTOS E DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2868/mensagem_048-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2868/mensagem_048-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO CHEFE DO PODER EXECUTIVO A CELEBRAR TERMO ADITIVO AO CONVÊNIO FMS Nº 001/2022, O QUAL FOI FIRMADO COM A FUNDAÇÃO MÉDICO ASSISTÊNCIAL DO TRABALHADOR RURAL DE SANTA LEOPOLDINA, PARA A COBERTURA DE DESPESAS DE CUSTEIO.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2869/mensagem_49-2022_novo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2869/mensagem_49-2022_novo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE BENS MUNICIPAIS PARA TERCEIROS, DE ACORDO COM OS ARTS. 79, XXVIII, 108 E 112, DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2872/projet1.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2872/projet1.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA SECRETARIA MUNICIPAL DE TRABALHO, DESENVOLVIMENTO E AÇÃO SOCIAL PARA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2876/mensagem_051-2022_aprovada.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2876/mensagem_051-2022_aprovada.pdf</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2882/mensagem_52-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2882/mensagem_52-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2884/pl_064.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2884/pl_064.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2886/mensagem_53-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2886/mensagem_53-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 7º DA LEI QUE AUTORIZA A REALIZAÇÃO E DIVULGAÇÃO DE CAMPANHA DE INCENTIVO À EMISSÃO DE NOTAS FISCAIS E AO PAGAMENTO DOS TRIBUTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2888/mensagem_54-2022_aprovada.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2888/mensagem_54-2022_aprovada.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI Nº 1702/2020, QUE CRIA O CARGO DE AUXILIAR DE SERVIÇOS EDUCACIONAIS.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2889/mensagem_55-2022_aprovada.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2889/mensagem_55-2022_aprovada.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE PARCERIA ENTRE O MUNICÍPIO DE SANTA LEOPOLDINA E A FEDERAÇÃO DE ASSOCIAÇÕES DE AGRICULTURES FAMILIARES DO MUNICÍPIO DE SANTA LEOPOLDINA - FEAFS, COM TRANSFERÊNCIA DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2838/projeto_de_lei_complementar_01-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2838/projeto_de_lei_complementar_01-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TEMPO DE CONTRIBUIÇÃO E DEMAIS REQUISITOS PARA APOSENTADORIA DOS SERVIDORES MUNICIPAIS, BEM COMO CÁLCULO DE PROVENTOS, REAJUSTES, REGRAS, DE TRANSIÇÃO E PENSÕES POR MORTE, EM CONFORMIDADE COM A EC 103/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2803/projeto_resolucao_01-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2803/projeto_resolucao_01-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROPOSTA DAS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO QUANTO A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA – ES.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2804/projeto_resolucao_02-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2804/projeto_resolucao_02-2022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE FIXAÇÃO DAS DESPESAS DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA PARA O EXERCÍCIO DO ANO 2023.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_001-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_001-2022.pdf</t>
   </si>
   <si>
     <t>ROSIMAR JOSE LAHAS (CIDADANIA), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem REQUERER que seja expedido ofício ao Prefeito Municipal, Sr. Romero Luiz Endringer, solicitando informações sobre as manilhas e anéis de concretos adquiridos pelo Executivo Municipal, no período de janeiro de 2020 até a presente data, conforme segue:</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_002-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_002-2022.pdf</t>
   </si>
   <si>
     <t>SERGIO ANGELI LAGO (PDT), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem REQUERER que seja expedido ofício ao Prefeito Municipal, Sr. Romero Luiz Endringer, e ao Secretário Municipal de Obras e Serviços Públicos, solicitando informações sobre a obra realizada visando a construção da nova sede da Creche São Francisco de Assis, conforme segue:</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2692/requerimento_003-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2692/requerimento_003-2022.pdf</t>
   </si>
   <si>
     <t>SERGIO ANGELI LAGO (PDT), vereador com assento nesta Casa Legislativa, com base no artigo 168, inciso II, do Regimento Interno desta Casa de Leis, vêm REQUERER seja expedido ofício ao Prefeito Municipal, Sr. Romero Luiz Endringer, solicitando informação sobre a realização de pagamento de 13º salário aos Secretários em exercício e os que foram exonerados na atual legislatura.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2693/requerimento_004-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2693/requerimento_004-2022.pdf</t>
   </si>
   <si>
     <t>ROSIMAR JOSE LAHAS (CIDADANIA), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem REQUERER que seja expedido ofício ao Prefeito Municipal, Sr. Romero Luiz Endringer, solicitando informações sobre trecho que cedeu, de obra, já finalizada, referente à execução de pavimentação, terraplanagem e drenagem da estrada vicinal da comunidade de Caramuru, conforme processo administrativo nº 1629/2020 e contrato administrativo nº 122/2020.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2694/requerimento_005-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2694/requerimento_005-2022.pdf</t>
   </si>
   <si>
     <t>SERGIO ANGELI LAGO (PDT) e ROSIMAR JOSE LAHAS (CIDADANIA), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem REQUERER que seja expedido ofício ao Prefeito Municipal, Sr. Romero Luiz Endringer, solicitando informações sobre trecho que cedeu, de obra, já finalizada, referente à execução de pavimentação da estrada na comunidade de Santo Antônio, conforme processo administrativo nº 569/2021 e contrato administrativo nº 086/2021.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento_006-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento_006-2022.pdf</t>
   </si>
   <si>
     <t>DEUCIMAR ROMAGNA (PTB), DORGIVAL BATISTA FILHO (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), JEFFERSON RODRIGUES (PDT), ROMI CARLOS FACCO MULLER (PDT), ROSIMAR JOSE LAHAS (CIDADANIA), SERGIO ANGELI LAGO (PDT) e VALDEMIRO BARTH (PSDB), na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 16, inciso X, da Lei Orgânica do Município de Santa Leopoldina, vem à presença de Vossa Excelência REQUERER, seja convocado a Secretária Municipal de Educação, senhora Ana Claudia Aparecida Endringer, para comparecer no Plenário desta Câmara Municipal, na sessão ordinária do dia 23 de março de 2022, às 17h00min,</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2739/requerimento_007-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2739/requerimento_007-2022.pdf</t>
   </si>
   <si>
     <t>DEUCIMAR ROMAGNA (PTB), DORGIVAL BATISTA FILHO (PSB), LUZINETE DEGASPERI LEPPAUS (PTB), JEFFERSON RODRIGUES (PDT), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), ROSIMAR JOSE LAHAS (CIDADANIA), SERGIO ANGELI LAGO (PDT) e VALDEMIRO BARTH (PSDB), na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 16, inciso X, da Lei Orgânica do Município de Santa Leopoldina, vem à presença de Vossa Excelência REQUERER, seja convocado a Secretária Municipal de Saúde, senhora Sigrid Stuhr, para comparecer no Plenário desta Câmara Municipal, na sessão ordinária do dia 06 de abril de 2022, às 17h00min, a fim de prestar esclarecimentos acerca dos seguintes assuntos: _x000D_
 _x000D_
 •	Ações promovidas pela secretaria na atual administração, a partir de janeiro de 2021, bem como metas para próximos três anos, e outros assuntos correlatos;_x000D_
 •	Contratos administrativos relacionados à secretaria (Execução e Fiscalização).</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>Mazinho, Rosimar José Lahas</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2771/requerimento_008-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2771/requerimento_008-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PAGAMENTO DE DESPESAS COM FOLHA DE PAGAMENTO RELATIVAS À POSSÍVEL INDENIZAÇÃO DE FÉRIAS NÃO GOZADAS DE SERVIDORES QUE SE ENCONTRAM NA CONDIÇÃO DE AGENTE POLÍTICO E DEMAIS AGENTES AGENTES POLÍTICOS, NO PERÍODO DE JANEIRO DE 2022 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>Dorgival, Jefinho, Mazinho, Nelson Lichtenheld, Romi Carlos Facco Muller, Rosimar José Lahas, Sérgio Angeli Lago, Valdemiro Barth</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2783/requerimento_009-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2783/requerimento_009-2022.pdf</t>
   </si>
   <si>
     <t>VEM REQUERER A EXPEDIÇÃO DE OFÍCIO AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DO ESPÍRITO SANTO (DER-ES), SENHOR LUIZ CESAR MARETTO, PARA QUE SEJA FEITA A INSTALAÇÃO DE REDUTOR DE VELOCIDADE DO TRECHO COMPREENDIDO ENTRE O VIVEIRO AGRO CONILON ATÉ A PONTE (POPULARMENTE CONHECIDA COMO PONTE NAZARÉ) LOCALIZADA NA RODOVIA ES 080, PRÓXIMO A COMUNIDADE DE CRUBIXÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2789/requerimento_010-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2789/requerimento_010-2022.pdf</t>
   </si>
   <si>
     <t>VEM REQUERER QUE SEJA CONVOCADO O SECRETÁRIO DE OBRAS E SERVIÇOS PÚBLICOS, SR. ALEXANDRE DE SOUZA SEGATO, PARA COMPARECER AO PLENÁRIO DESTA CÂMARA MUNICIPAL, NA SESSÃO ORDINÁRIA DO DIA 06 DE JULHO DE 2022, ÀS 17H, A FIM DE PRESTAR ESCLARECIMENTOS E RESPONDER ÀS INDAGAÇÕES DOS VEREADORES</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2802/requerimento_011-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2802/requerimento_011-2022.pdf</t>
   </si>
   <si>
     <t>Vem REQUERER a expedição de ofício ao Diretor Presidente do Departamento de Estradas de Rodagem do Estado do Espírito Santo (DER-ES), senhor Luiz Cesar Maretto, para que seja feita a instalação de redutor de velocidade no trecho próximo à Usina Hidrelétrica da Suíça, localizada na Rodovia Afonso Schwab, neste município.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_012-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_012-2022.pdf</t>
   </si>
   <si>
     <t>Vem REQUERER que encaminhe ofício ao Senhor Secretário de Estado da Secretaria de Agricultura, Abastecimento, Aquicultura e Pesca do Estado do Espírito Santo (SEAG), Exmo. Sr. Mario Stella Cassa Louzada, com a finalidade de solicitar providências quanto à manutenção, limpeza das laterais e canaletas, além de recapeamento do trecho de asfalto que liga a Comunidade de Mangaraí a Barra de Mangaraí, Zona Rural, Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2814/requerimento_013-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2814/requerimento_013-2022.pdf</t>
   </si>
   <si>
     <t>Vem REQUERER a expedição de ofício ao Diretor Presidente do Departamento de Estradas de Rodagem do Estado do Espírito Santo (DER-ES), senhor Luiz Cesar Maretto, para que seja feita a instalação de redutor de velocidade (radar) no trecho da Rodovia ES-080 próximo à quadra de esportes da Comunidade da Barra de Mangaraí e ao condomínio Barão do Império, neste município.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2822/requerimento_014-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2822/requerimento_014-2022.pdf</t>
   </si>
   <si>
     <t>Vem REQUERER a expedição de ofício ao Secretário de Segurança Pública e Defesa Social do Estado do Espírito Santo, Sr. Marcio Celante Weolffel, solicitando a implementação do Programa Cerco Inteligente, no Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2834/requerimento_015-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2834/requerimento_015-2022.pdf</t>
   </si>
   <si>
     <t>REQUERER a expedição de ofício ao Secretário de Segurança Pública e Defesa Social do Estado do Espírito Santo, Sr. Marcio Celante Weolffel, solicitando ao CIODES que interceda junto às operadoras de telefonia para que seja restabelecido o serviço de acionamento dos serviços de emergência (190, 192, 193), no Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2841/requerimento_16-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2841/requerimento_16-2022.pdf</t>
   </si>
   <si>
     <t>Vem REQUERER que seja expedido ofício ao Prefeito Municipal, Sr. Romero Luiz Endringer, solicitando informações e cópia (mídia) na íntegra dos autos do Pregão Eletrônico nº 027/2022, que tem como objeto a contratação de empresa especializada na prestação de serviços de Transporte Escolar para atendimento aos alunos da E.E.E.F.M. ALICE HOLZMEITER, da rede estadual, para retorno dos alunos em tempo integral e do turno vespertino de algumas comunidades, residentes no município de Santa Leopoldina, conforme segue:_x000D_
 _x000D_
 •	Encaminhar cópia (mídia) na íntegra do processo administrativo nº 975/2022.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2845/requerimento_017-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2845/requerimento_017-2022.pdf</t>
   </si>
   <si>
     <t>Vem REQUERER a expedição de ofício ao Diretor Presidente do Departamento de Estradas de Rodagem do Estado do Espírito Santo (DER-ES), senhor Luiz Cesar Maretto, para que seja feita a instalação de redutor de velocidade (tais como lombadas e placas de sinalização) no trecho compreendido próximo à Ponte Seca até a entrada da comunidade de Ribeirão dos Pardos, localizada na Rodovia Afonso Schwab, neste município.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2857/requerimento_018-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2857/requerimento_018-2022.pdf</t>
   </si>
   <si>
     <t>Vem REQUERER a expedição de ofício ao Diretor Presidente do Departamento de Estradas de Rodagem do Estado do Espírito Santo (DER-ES), senhor Luiz Cesar Maretto, para que seja feita a instalação de uma galeria (sistema de drenagem) na rodovia ES-080, próximo a lanchonete Parada Pomerana, na comunidade de Barra de Mangaraí, neste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2862/requerimento_019-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2862/requerimento_019-2022.pdf</t>
   </si>
   <si>
     <t>vem REQUERER a expedição de ofício ao Diretor Presidente do Departamento de Estradas de Rodagem do Estado do Espírito Santo (DER-ES), senhor Luiz Cesar Maretto, solicitando um estudo e apresentação de viabilidade técnica para a construção de um anel viário no Centro de Santa Leopoldina.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2873/requerimento_20-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2873/requerimento_20-2022.pdf</t>
   </si>
   <si>
     <t>Vem REQUERER a expedição de ofício ao Diretor Presidente do Departamento de Estradas de Rodagem do Estado do Espírito Santo (DER-ES), senhor Luiz Cesar Maretto, para que seja feita a reforma de um trecho de asfalto da rodovia ES-264 que está cedendo, próximo a comunidade do funil, neste Município.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2878/requerimento_21-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2878/requerimento_21-2022.pdf</t>
   </si>
   <si>
     <t>Vem REQUERER a expedição de ofício ao Diretor Presidente do Departamento de Estradas de Rodagem do Estado do Espírito Santo (DER-ES), senhor Luiz Cesar Maretto, solicitando providências no sentido de realizar serviços de reparo e restauração de todo o trecho da Rodovia ES-080.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2881/requerimento_24-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2881/requerimento_24-2022.pdf</t>
   </si>
   <si>
     <t>Vem REQUERER a expedição de ofício à Companhia de Energia Elétrica EPD, solicitando providências no sentido de realizar serviços de reparo e pode de árvores em todas as localidades do Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>MoP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2687/mocao_de_pesar_001-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2687/mocao_de_pesar_001-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, DEUCIMAR ROMAGNA (PTB), DORGIVAL BATISTA FILHO (PSB), JEFFERSON RODRIGUES (PDT), LUZINETE DEGASPERI LEPPAUS (PTB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), ROSIMAR JOSE LAHAS (CIDADANIA), SERGIO ANGELI LAGO (PDT) e VALDEMIRO BARTH (PSDB), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ADEMAR KRUGER, ocorrido no dia 31 de janeiro de 2022.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>Sérgio Angeli Lago, Dorgival, Jefinho, Luzinete Leppaus, Mazinho, Nelson Lichtenheld, Romi Carlos Facco Muller, Rosimar José Lahas, Valdemiro Barth</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2732/mocao_de_pesar_006-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2732/mocao_de_pesar_006-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, DEUCIMAR ROMAGNA (PTB), DORGIVAL BATISTA FILHO (PSB), JEFFERSON RODRIGUES (PDT), LUZINETE DEGASPERI LEPPAUS (PTB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), ROSIMAR JOSE LAHAS (CIDADANIA), SERGIO ANGELI LAGO (PDT) e VALDEMIRO BARTH (PSDB), com assento nesta Colenda Casa de Leis, vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Srª. Marly Basílio da Costa Flegler, ocorrido no dia 14 de março de 2022.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2795/mocao_de_pesar_010-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2795/mocao_de_pesar_010-2022.pdf</t>
   </si>
   <si>
     <t>Vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Alfredo Bankert, ocorrido no dia 02 de julho de 2022.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2832/mocao_de_pesar_014-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2832/mocao_de_pesar_014-2022.pdf</t>
   </si>
   <si>
     <t>VÊM DE CONFORMIDADE COM AS NORMAS REGIMENTAIS E AS DISPOSIÇÕES DA LEI ORGÂNICA MUNICIPAL, APRESENTAR MOÇÃO DE PESAR, A ENLUTADA FAMÍLIA, PELO FALECIMENTO DO SRA. JÚLIA THOMAS PITTOL, OCORRIDO NO DIA 20 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2859/mocao_de_pesar_016-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2859/mocao_de_pesar_016-2022.pdf</t>
   </si>
   <si>
     <t>Vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Paulo Kunsch, ocorrido no dia 14 de outubro de 2022.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2860/mocao_de_pesar_017-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2860/mocao_de_pesar_017-2022.pdf</t>
   </si>
   <si>
     <t>Vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. Gilson Müller, ocorrido no dia 31 de outubro de 2022.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2861/mocao_de_pesar_18-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2861/mocao_de_pesar_18-2022.pdf</t>
   </si>
   <si>
     <t>Vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. James Rogério Santos, ocorrido no dia 23 de outubro de 2022.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2867/mocao_de_pesar_019-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2867/mocao_de_pesar_019-2022.pdf</t>
   </si>
   <si>
     <t>Vêm de conformidade com as normas regimentais e as disposições da Lei Orgânica Municipal, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. João Almeida, ocorrido no dia 14 de novembro de 2022.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>MoC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial a Vereadora LUZINETE DEGASPERI LEPPAUS (PTB), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifestam suas CONGRATULAÇÕES, ao Instituto Federal do Espírito Santo (IFES) Campus Centro-Serrano, em especial, aos estudantes e servidores, pelos 7 anos de funcionamento do Campus, comemorados no dia 16 de março, bem como pelo êxito na oferta de cursos para a formação da juventude da região central-serrana.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>Luzinete Leppaus, Dorgival, Jefinho, Mazinho, Nelson Lichtenheld, Romi Carlos Facco Muller, Rosimar José Lahas, Sérgio Angeli Lago, Valdemiro Barth</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2719/mocao_de_congratulacao_005-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2719/mocao_de_congratulacao_005-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, DEUCIMAR ROMAGNA (PTB), DORGIVAL BATISTA FILHO (PSB), JEFFERSON RODRIGUES (PDT), LUZINETE DEGASPERI LEPPAUS (PTB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), ROSIMAR JOSE LAHAS (CIDADANIA), SERGIO ANGELI LAGO (PDT) E VALDEMIRO BARTH (PSDB), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta as CONGRATULAÇÕES à Associação das Voluntárias, em especial, a sua diretoria, composta por Elisangela Evito Ribeiro Bermudes, Heriton Nascimento e Zita Lucrécia Volkers Coutinho, pelo Dia Internacional da Mulher comemorado no dia 08 de março, bem como pelas diversas ações sociais realizadas no município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2749/mocao_de_congratulacao_007-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2749/mocao_de_congratulacao_007-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial o Vereador NELSON LICHTENHELD (PTB), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES, à Associação Evangélica Beneficente Espírito Santense (AEBES), em especial, aos servidores e ao presidente pastor Rodrigo André Seidel, pelos relevantes trabalhos realizados em apoio à população de Santa Leopoldina.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2750/mocao_de_congratulacao_008-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2750/mocao_de_congratulacao_008-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial o Vereador NELSON LICHTENHELD (PTB), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES, aos profissionais da área da saúde do município, em especial aos profissionais do Hospital Nossa Senhora da Penha e da Secretaria de Saúde, como médicos, enfermeiros, técnicos de enfermagem, motoristas e agentes de serviços gerais, pelo trabalho que vêm realizando com êxito no município, principalmente no enfrentamento da pandemia de COVID-19.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2768/mocao_de_congratulacao_009_-_2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2768/mocao_de_congratulacao_009_-_2022.pdf</t>
   </si>
   <si>
     <t>MANIFESTA SUAS CONGRATULAÇÕES AOS AGENTES DE SAÚDE, PELO TRABALHO QUE VÊM REALIZANDO COM EXITO NO MUNICÍPIO, PRINCIPALMENTE NO ENFRENTAMENTO DA PANDEMIA DE COVID - 19.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2813/mocao_de_congratulacao_011-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2813/mocao_de_congratulacao_011-2022.pdf</t>
   </si>
   <si>
     <t>Manifesta suas CONGRATULAÇÕES, ao Grupo dos Tropeiros Leopoldinenses, em especial, aos membros desse grupo, pela realização do evento Cavalgada nas Montanhas, realizado no dia 07 de agosto de 2022.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2817/mocao_de_congratulacao_012-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2817/mocao_de_congratulacao_012-2022.pdf</t>
   </si>
   <si>
     <t>Manifesta suas CONGRATULAÇÕES aos times de Voleibol Feminino, Futsal Masculino e Futsal Feminino da delegação de Santa Leopoldina pela conquista do Campeonato Jogos Escolares do Espírito Santo (JEES), na fase regional.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2828/mocao_de_congratulacao_13-2022_1.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2828/mocao_de_congratulacao_13-2022_1.pdf</t>
   </si>
   <si>
     <t>Manifesta suas CONGRATULAÇÕES, à Associação de Pastores Evangélicos de Santa Leopoldina, em especial, aos membros dessa associação, pela realização do evento Clama Santa Leopoldina, realizado durante a Marcha para Jesus e da Família, bem como inúmeros outros eventos realizados por essa associação no município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2840/mocao_de_congratulacao_015-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2840/mocao_de_congratulacao_015-2022.pdf</t>
   </si>
   <si>
     <t>Manifestam suas CONGRATULAÇÕES ao Secretário da Segurança Pública e Defesa Social, senhor Márcio Celante Weolffel, à Polícia Civil, à Polícia Militar do Estado do Espírito Santo, assim como à Polícia Rodoviária Federal, em especial, ao Chefe da Divisão de Repressão aos Crimes Contra o Patrimônio, Delegado Gabriel Duarte Monteiro, assim como, pelo excelente trabalho que vêm desenvolvendo em nosso Município, bem como pelo êxito na condução da investigação do Roubo ao Banco do Brasil, ao SICOOB e ao Banestes, neste Município.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>MoR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>Jefinho, Dorgival, Luzinete Leppaus, Mazinho, Nelson Lichtenheld, Romi Carlos Facco Muller, Rosimar José Lahas, Sérgio Angeli Lago, Valdemiro Barth</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2713/mocao_de_repudio_003-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2713/mocao_de_repudio_003-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, DEUCIMAR ROMAGNA (PTB), DORGIVAL BATISTA FILHO (PSB), JEFFERSON RODRIGUES (PDT), LUZINETE DEGASPERI LEPPAUS (PTB), NELSON LICHTENHELD (PTB), ROMI CARLOS FACCO MULLER (PDT), ROSIMAR JOSE LAHAS (CIDADANIA), SERGIO ANGELI LAGO (PDT) E VALDEMIRO BARTH (PSDB), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, apresentar MOÇÃO DE REPÚDIO a Secretaria da Cultura do Estado do Espírito Santo (SECULT), tendo em vista o Museu do Colono do Município de Santa Leopoldina se encontrar fechado desde o dia 31 de dezembro de 2021, sem previsão para retorno de suas atividades, conforme imagem anexa.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>Sérgio Angeli Lago, Mazinho, Rosimar José Lahas</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2714/mocao_de_repudio_004-2022.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2714/mocao_de_repudio_004-2022.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial, os Vereadores DEUCIMAR ROMAGNA (PTB), ROSIMAR JOSE LAHAS (CIDADNIA) e SERGIO ANGELI LAGO (PDT), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, apresentar MOÇÃO DE REPÚDIO a Secretária Municipal de Educação, Srª. Ana Claudia Aparecida Endringer Monteiro, por sua entrevista concedida ao jornal digital do Estado, que informa que a Secretária afirmou que “não enviou o projeto antes para Câmara de Vereadores pelo recesso”, se referindo ao Projeto de Lei nº 005/2022, que tem por objeto a alteração do anexo VII, do artigo 45 da Lei nº 1.342/2010 - Plano de Carreira e Vencimentos do Magistério Público de Santa Leopoldina, e explicando o motivo da demora na criação dos cargos dos quais depende o início das aulas presenciais no ensino fundamental.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2769/veto_pl_016.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2769/veto_pl_016.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 016/2022, QUE ESTABELECE OBRIGATORIEDADE DE APRESENTAÇÃO DE ARTISTAS E ATLETAS LOCAIS EM EVENTOS REALIZADOS NO MUNICÍPIO DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio</t>
   </si>
   <si>
     <t>TCEES</t>
   </si>
   <si>
     <t>Parecer Prévio 00080/2022-1 - 1ª Câmara_x000D_
 Processos: 03385/2020-7, 02991/2020-7_x000D_
 Classificação: Prestação de Contas Anual de Prefeito_x000D_
 Exercício: 2019_x000D_
 UG: PMSL - Prefeitura Municipal de Santa Leopoldina_x000D_
 Relator: Rodrigo Coelho do Carmo_x000D_
 Responsável: VALDEMAR LUIZ HORBELT COUTINHO</t>
   </si>
@@ -2582,67 +2582,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2685/indicacao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2686/indicacao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2688/indicacao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2689/indicacao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2690/indicacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2691/indicacao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2695/indicacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2696/indicacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2765/indicacao_009_-_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2698/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2702/indicacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2703/indicacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2704/indicacao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2709/indicacao_014-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2700/indicacao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2697/indicacao_016-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2710/indicacao_017-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2701/indicacao_018-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_019-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2723/indicacao_020-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2721/indicacao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2722/indicacao_022-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_023-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2730/indicacao_024-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_026-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_027-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_028-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_029-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2761/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_031-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_032-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2753/indicacao_033-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2754/indicacao_034-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2755/indicacao_035-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2756/indicacao_036-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2757/indicacao_037-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_038_-_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2766/indicacao_039_-_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2767/indicacao_040_-_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2772/indicacao_041-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2773/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2774/indicacao_043-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2775/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_045-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_048-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_049-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2791/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2792/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_052-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2800/indicacao_054-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_055-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2809/indicacao_056-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2811/indicacao_057-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2815/indicacao_058-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2818/indicacao_059-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_60-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2827/indicacao_61-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_62-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2835/indicacao_63-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_64-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_065-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_066-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2848/indicacao_67-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2849/indicacao_68-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2850/indicacao_69-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2853/indicacao_70-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2854/indicacao_71-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2855/indicacao_72-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_073-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_74-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2863/indicacao_075-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_076-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_077-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_078-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_079-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_080-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_81-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_83-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2727/pdl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2728/pdl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2758/projeto_de_decreto_n03-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2764/projeto_aprovado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2677/pl_001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2678/pl_002.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2679/pl_003.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2681/pl_005-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2705/pl_007-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2706/pl_008-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2707/pl_009-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2708/pl_010-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2711/pl_011-2022_modificado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2715/pl_012-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2716/pl_013-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2717/pl_014-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2724/camara_municipal_de_santa_leopoldina_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2725/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2726/pl_017-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2733/pl_018-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2734/pl_019-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2735/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2736/pl_021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2737/pl_022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2738/pl_023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_24-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2760/projeto_de_lei_0262022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2763/mensagem_021_nova.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2770/mensagem_22-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2777/projeto_de_lei_29-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2778/pl_030..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2781/projeto_031_aprovado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2784/pl_032.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2785/pl_033.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2786/pl_034.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2788/pl_035.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2790/mensagem_028-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2796/pl_037_aprovado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2797/pl_038_aprovado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2798/pl_039_aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2799/mensagem_032-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_041-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_42-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2807/projeto_de_lei_43-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2812/pl_044.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_045-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2819/projeto_de_lei_046-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2820/projet1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2823/projeto_de_lei_48-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2825/projeto_de_lei_049-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2831/projeto_de_lei_050-2022._novo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2833/mensagem_40-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2836/mensagem_041-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2837/mensagem_042-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2842/mensagem_044-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2846/projeto_de_lei_055-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2847/mensagem_45-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2851/mensagem_46-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2852/mensagem_47-2022..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2868/mensagem_048-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2869/mensagem_49-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2872/projet1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2876/mensagem_051-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2882/mensagem_52-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2884/pl_064.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2886/mensagem_53-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2888/mensagem_54-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2889/mensagem_55-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2838/projeto_de_lei_complementar_01-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2803/projeto_resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2804/projeto_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2692/requerimento_003-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2693/requerimento_004-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2694/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento_006-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2739/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2771/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2783/requerimento_009-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2789/requerimento_010-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2802/requerimento_011-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_012-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2814/requerimento_013-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2822/requerimento_014-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2834/requerimento_015-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2841/requerimento_16-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2845/requerimento_017-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2857/requerimento_018-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2862/requerimento_019-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2873/requerimento_20-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2878/requerimento_21-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2881/requerimento_24-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2687/mocao_de_pesar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2732/mocao_de_pesar_006-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2795/mocao_de_pesar_010-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2832/mocao_de_pesar_014-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2859/mocao_de_pesar_016-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2860/mocao_de_pesar_017-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2861/mocao_de_pesar_18-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2867/mocao_de_pesar_019-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2719/mocao_de_congratulacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2749/mocao_de_congratulacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2750/mocao_de_congratulacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2768/mocao_de_congratulacao_009_-_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2813/mocao_de_congratulacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2817/mocao_de_congratulacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2828/mocao_de_congratulacao_13-2022_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2840/mocao_de_congratulacao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2713/mocao_de_repudio_003-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2714/mocao_de_repudio_004-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2769/veto_pl_016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2685/indicacao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2686/indicacao_002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2688/indicacao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2689/indicacao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2690/indicacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2691/indicacao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2695/indicacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2696/indicacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2765/indicacao_009_-_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2698/indicacao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2702/indicacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2703/indicacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2704/indicacao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2709/indicacao_014-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2700/indicacao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2697/indicacao_016-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2710/indicacao_017-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2701/indicacao_018-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2718/indicacao_019-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2723/indicacao_020-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2721/indicacao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2722/indicacao_022-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_023-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2730/indicacao_024-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_026-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2745/indicacao_027-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2746/indicacao_028-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2747/indicacao_029-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2761/indicacao_030-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_031-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_032-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2753/indicacao_033-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2754/indicacao_034-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2755/indicacao_035-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2756/indicacao_036-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2757/indicacao_037-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2762/indicacao_038_-_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2766/indicacao_039_-_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2767/indicacao_040_-_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2772/indicacao_041-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2773/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2774/indicacao_043-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2775/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_045-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_048-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_049-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2791/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2792/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_052-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2800/indicacao_054-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_055-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2809/indicacao_056-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2811/indicacao_057-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2815/indicacao_058-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2818/indicacao_059-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_60-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2827/indicacao_61-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_62-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2835/indicacao_63-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2839/indicacao_64-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2843/indicacao_065-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_066-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2848/indicacao_67-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2849/indicacao_68-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2850/indicacao_69-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2853/indicacao_70-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2854/indicacao_71-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2855/indicacao_72-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2856/indicacao_073-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_74-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2863/indicacao_075-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_076-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_077-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_078-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_079-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2871/indicacao_080-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2874/indicacao_81-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_83-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2727/pdl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2728/pdl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2758/projeto_de_decreto_n03-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2764/projeto_aprovado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2677/pl_001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2678/pl_002.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2679/pl_003.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2681/pl_005-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2682/projeto_de_lei_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2705/pl_007-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2706/pl_008-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2707/pl_009-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2708/pl_010-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2711/pl_011-2022_modificado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2715/pl_012-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2716/pl_013-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2717/pl_014-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2724/camara_municipal_de_santa_leopoldina_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2725/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2726/pl_017-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2733/pl_018-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2734/pl_019-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2735/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2736/pl_021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2737/pl_022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2738/pl_023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2740/projeto_de_lei_24-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2741/projeto_025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2760/projeto_de_lei_0262022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2763/mensagem_021_nova.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2770/mensagem_22-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2777/projeto_de_lei_29-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2778/pl_030..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2781/projeto_031_aprovado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2784/pl_032.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2785/pl_033.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2786/pl_034.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2788/pl_035.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2790/mensagem_028-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2796/pl_037_aprovado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2797/pl_038_aprovado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2798/pl_039_aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2799/mensagem_032-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2805/projeto_de_lei_041-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2806/projeto_de_lei_42-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2807/projeto_de_lei_43-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2812/pl_044.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2816/projeto_de_lei_045-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2819/projeto_de_lei_046-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2820/projet1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2823/projeto_de_lei_48-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2825/projeto_de_lei_049-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2831/projeto_de_lei_050-2022._novo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2833/mensagem_40-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2836/mensagem_041-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2837/mensagem_042-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2842/mensagem_044-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2846/projeto_de_lei_055-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2847/mensagem_45-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2851/mensagem_46-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2852/mensagem_47-2022..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2868/mensagem_048-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2869/mensagem_49-2022_novo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2872/projet1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2876/mensagem_051-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2882/mensagem_52-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2884/pl_064.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2886/mensagem_53-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2888/mensagem_54-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2889/mensagem_55-2022_aprovada.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2838/projeto_de_lei_complementar_01-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2803/projeto_resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2804/projeto_resolucao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2692/requerimento_003-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2693/requerimento_004-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2694/requerimento_005-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento_006-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2739/requerimento_007-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2771/requerimento_008-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2783/requerimento_009-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2789/requerimento_010-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2802/requerimento_011-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_012-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2814/requerimento_013-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2822/requerimento_014-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2834/requerimento_015-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2841/requerimento_16-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2845/requerimento_017-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2857/requerimento_018-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2862/requerimento_019-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2873/requerimento_20-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2878/requerimento_21-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2881/requerimento_24-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2687/mocao_de_pesar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2732/mocao_de_pesar_006-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2795/mocao_de_pesar_010-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2832/mocao_de_pesar_014-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2859/mocao_de_pesar_016-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2860/mocao_de_pesar_017-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2861/mocao_de_pesar_18-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2867/mocao_de_pesar_019-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2719/mocao_de_congratulacao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2749/mocao_de_congratulacao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2750/mocao_de_congratulacao_008-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2768/mocao_de_congratulacao_009_-_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2813/mocao_de_congratulacao_011-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2817/mocao_de_congratulacao_012-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2828/mocao_de_congratulacao_13-2022_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2840/mocao_de_congratulacao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2713/mocao_de_repudio_003-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2714/mocao_de_repudio_004-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2022/2769/veto_pl_016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>