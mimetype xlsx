--- v0 (2026-02-05)
+++ v1 (2026-05-17)
@@ -10,3551 +10,3554 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2518" uniqueCount="1162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2518" uniqueCount="1163">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vanisio Walcher Helmer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_002-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_002-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de adoção de providências para a recuperação da estrada na comunidade da Fumaça, próxima à propriedade do Sr. Sebastião Ferro, neste Município, com a realização dos seguintes serviços:_x000D_
 _x000D_
 •	Recuperar o trecho onde abriu-se uma vala no meio da estrada, incluindo o patrolamen-to e o cascalhamento da via, garantindo condições seguras e adequadas para o tráfego, conforme demonstrado nas imagens anexas.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3264/indicacao_no_006-2025_aprovada.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3264/indicacao_no_006-2025_aprovada.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de adoção de providências para a recuperação e melhoria da infraestrutura na comunidade da Bragança, no município de Santa Leopoldina, especificamente na subida da ladeira, com a realização dos seguintes serviços:_x000D_
 _x000D_
 •	Instalação de grade para o escoamento adequado da água da chuva, visando prevenir erosões e o acúmulo de água que prejudica o tráfego e compromete a estrutura do calçamento._x000D_
 •	Recuperação do calçamento da subida da ladeira, que foi significativamente danificado pelas recentes chuvas, garantindo melhores condições de trafegabilidade e segurança para os moradores e usuários.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rosimar José Lahas</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_no_007-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_no_007-2025.pdf</t>
   </si>
   <si>
     <t>INDICA  a necessidade de restabelecer, de forma integral, o serviço de transporte, com veículo da Secretaria Municipal de Saúde, para atender os cidadãos residentes na comunidade de Caramuru, localizada na área rural deste Município.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcelo Ferreira Lepaus</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_008-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_008-2025.pdf</t>
   </si>
   <si>
     <t>INDICA a necessidade de construir uma faixa elevada para pedestres e demarcar uma área exclusiva para embarque e desembarque de transporte escolar na Rua José de Anchieta Fontana, em frente à escadaria próxima ao Jardim de Infância deste Município.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Darley Jansen Espíndula, Flaviano Barcellos Fassarella</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_009-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_009-2025.pdf</t>
   </si>
   <si>
     <t>INDICAM a necessidade de incluir o transporte universitário noturno para os alunos que frequentam o Instituto Federal do Espírito Santo (IFES), localizado na comunidade de Caramuru..</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Sérgio Angeli Lago</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_010-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_010-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de estender a rota do transporte escolar dos alunos da creche, que atualmente vai até a comunidade da Barra de Mangaraí, para que inclua também a comunidade de Três Pontes, neste Município.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3276/indicacao_011_-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3276/indicacao_011_-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de substituir o revestimento atual de areia do playground infantil, localizado no Parque da Independência, na sede do município, por piso emborrachado, conforme imagens anexas, visando maior segurança e conforto para as crianças</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Flaviano Barcellos Fassarella</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3277/indicacao_012_-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3277/indicacao_012_-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de realizar a ligação de água dos banheiros localizados próximos à Praça Saudável, no Complexo Esportivo Hermínio Braz.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_013-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_013-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento nas principais vias das comunidades de Pedra Branca, Caioaba e Colina Verde, na área rural deste Município.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_014-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_014-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de reativação e a reestruturação do Programa de Estágio na Prefeitura Municipal de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_015-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_015-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de alterar a data de pagamento do auxílio alimentação dos servidores públicos municipais para o dia 15 de cada mês.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_016-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_016-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas com a finalidade de realizar serviços de patrolamento e cascalhamento de estradas, na comunidade de Regência, na área rural deste Município.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Marcos Adriano Rauta</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_017-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_017-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de realizar a substituição do pavimento de pedras da ladeira localizada ao lado da Igreja Batista pelo mesmo tipo de pavimento (PAVI-S) existente na área do estacionamento da Rua dos Canoeiros, bem como a instalação de placas de proibido estacionar ao longo da referida ladeira.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_018-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_018-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de aderir ao Sistema de Gestão de Documentos Arquivísticos Eletrônicos (e-Docs), conforme disposto no Decreto Estadual nº 4411-R/2019.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_019-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_019-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de instalar aparelhos de ar condicionado em todas as salas de aula da EMEF Milton Corteletti, localizada na Comunidade de Barra de Mangaraí, neste município, visto que atualmente apenas algumas salas contam com esse equipamento.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_020-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_020-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de realizar a remarcação das vagas de táxi localizadas na ladeira (Rua César Muller), na sede deste Município.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3290/indicacao_021-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3290/indicacao_021-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de adoção de providências para a construção de uma ponte de concreto com galeria, em substituição à ponte de madeira atual, localizada próximo à propriedade do Sr. Rafael Shultz, na cabeceira da comunidade de Luxemburgo, neste município, garantindo segurança e durabilidade aos usuários, prevenindo problemas estruturais decorrentes de chuvas e enchentes, e proporcionando melhores condições de mobilidade e acessibilidade, conforme imagem anexa.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_022-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_022-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de adoção de providências para a construção de uma ponte de concreto com galeria, em substituição à ponte de madeira atual, localizada próximo à propriedade do Sr. Carlinhos Bino, na comunidade de Pedra Preta, neste município, garantindo segurança e durabilidade aos usuários, prevenindo problemas estruturais decorrentes de chuvas e enchentes, e proporcionando melhores condições de mobilidade e acessibilidade, conforme imagem anexa.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_023-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_023-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de complementar a obra do estacionamento da Rua dos Canoeiros, seguindo o projeto original que se estende até a cabeceira da Ponte Paulo Antônio Médice, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_024-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_024-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de implantação de uma faixa elevada para travessia de pedestres em frente à Escola Pública Municipal Janetta Klemz Jacob, na comunidade de Caramuru, próximo ao Kraus, na zona rural deste município.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Romi Carlos Facco Muller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_025-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_025-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para a realização de serviços de patrolamento e cascalhamento nas principais vias da comunidade de Meia Légua, situada na zona rural deste município.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Nelson Lichtenheld</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_026-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_026-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para a realização de serviços de patrolamento e cascalhamento nas principais vias das comunidades de Rio Bonito, Cabeceira de Rio Bonito, Rio do Norte e Santo Antônio, situadas na zona rural deste município.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_027-2025_2.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_027-2025_2.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de desobstrução das calçadas ocupadas por veículos estacionados irregularmente, bem como a retirada e realocação dos contêineres de lixo para locais mais adequados.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_028-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_028-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de realizar a padronização dos quebra-molas (lombadas) ao longo do trecho que se inicia no Parque da Independência até a entrada do bairro de Vila Nova, na sede deste município.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_029-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_029-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para a realização de serviços de patrolamento e cascalhamento nas estradas das comunidades do Chaves e Santa Lúcia, situadas na zona rural deste município.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_030-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_030-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de instalação de iluminação e demarcação dos estacionamentos na Rua dos Canoeiros, bem como no estacionamento ao lado do espaço da Feira da Agricultura Familiar, na sede deste Município.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Darley Jansen Espíndula</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3326/indicacao_031-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3326/indicacao_031-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de instalação de proteção nas pontes do município, com a colocação de guarda-corpo nas laterais, bem como a colocação de placas de sinalização refletivas, visando garantir maior segurança para os usuários e evitar acidentes.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_032-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_032-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de reativar o Programa Educacional de Resistência às Drogas e à Violência (PRO-ERD) no município, visando fortalecer as ações de prevenção ao uso de substâncias ilícitas e à violência entre os jovens da cidade.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_033-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_033-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de pavimentação de uma ladeira de aproximadamente 750 metros, localizada próxima à propriedade do Sr. Eloi Sheffer, sentido Dimas Helmer, na comunidade de Alto Califórnia, neste Município.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3305/indicacao_034-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3305/indicacao_034-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de ofertar cursos e treinamentos para a qualificação e aprimoramento dos profissionais da EDUCAÇÃO, especialmente professores e auxiliares de sala. Além disso, sugere-se a extensão desse treinamento a todos os demais profissionais da educação, incluindo motoristas, auxiliares de serviços gerais e auxiliares de secretaria.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_035-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_035-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de instalar um sistema de videomonitoramento e efeito sonoro na Praça do Parque da Independência, localizada na sede do município, como forma de reforçar a segurança e a ordem pública no local.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_036-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_036-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de envio, em caráter emergencial, de uma equipe técnica da Defesa Civil do Município para realizar um levantamento sobre as condições estruturais da ponte que liga a comunidade de Alto Pedra Branca à comunidade de Santa Lúcia, nas proximidades da propriedade do Sr. Geraldo Manzioli, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_037-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_037-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para realizar os serviços de patrolamento e cascalhamento no trecho principal da entrada da Comunidade de Caramuru de Baixo, especificamente na estrada que liga as propriedades das famílias Sasemburg, na área rural deste município.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_038-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_038-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a ne-cessidade de realizar a construção de cobertura e a revitalização do piso da quadra poliesportiva localizada na comunidade de Meia Légua, na área rural deste Município.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_039-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_039-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha a ne-cessidade de realizar a limpeza de todas as ruas do Bairro Vila Nova, incluindo varrição, remoção de entulhos, capina e desobstrução de bueiros, garantindo melhores condições de higiene, segurança e bem-estar para os moradores.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3368/indicacao_040-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3368/indicacao_040-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de conceder auxílio transporte aos servidores públicos municipais que não residem no ´´centro`` do Município de Santa Leopoldina, com base nos arts. 54 e 64 da Lei nº 735/1991 e na Lei nº 1.723/2020 (revogada), que autorizava a concessão de indenização de transporte a agentes comunitários de saúde e agentes de combate às endemias.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_041-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_041-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de viabilizar a disponibilização de internet gratuita nos seguintes locais públicos da sede do município:_x000D_
 _x000D_
 •	Espaço da Feira da Agricultura Familiar;_x000D_
 •	Parque da Independência;_x000D_
 •	Campo de areia do Complexo Esportivo Hermínio Braz.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3309/indicacao_042-2025_.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3309/indicacao_042-2025_.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de adoção de providências para a construção de uma ponte de concreto com galeria, em substituição à ponte de madeira atualmente localizada 300 metros após a Igreja Batista Getsêmani, na comunidade de Rio das Farinhas, neste município, garantindo segurança, durabilidade e melhores condições de mobilidade para os usuários, prevenindo problemas estruturais decorrentes das condições climáticas e proporcionando mais acessibilidade à comunidade, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3310/indicacao_043-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3310/indicacao_043-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a fim de atender de maneira eficiente e adequada a Secretaria Municipal de Saúde, especialmente o setor de transporte sanitário.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3311/indicacao_044-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3311/indicacao_044-2025.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, e ao Excelentíssimo Presidente da Câmara Municipal, Sr. Darley Jansen Espíndula, a instituição da Adicional de qualificação para todos os servidores do Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3328/indicacao_045-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3328/indicacao_045-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade urgente de construir um bueiro na comunidade de Meia Légua, logo após a Igreja Católica, nas proximidades da residência da Sra. Raquel</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_046-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_046-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de tomar providências junto aos órgãos competentes para realizar a poda das árvores ao longo da estrada que liga as comunidades de Barra de Mangaraí até Mangaraí, zona rural deste município.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_047-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_047-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de adoção de providências para a construção de uma ponte de concreto com galeria, em substituição à ponte de madeira atualmente localizada próximo à propriedade do Sr. Joci, na comunidade de Crubixá, neste município, garantindo segurança, durabilidade e melhores condições de mobilidade para os usuários, prevenindo problemas estruturais decorrentes das condições climáticas e proporcionando mais acessibilidade à comunidade, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3315/indicacao_048-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3315/indicacao_048-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha a necessidade de realizar serviços de limpeza e roçagem de todo o trecho que liga a comunidade de Mangaraí a Meia Légua, na Zona Rural, deste Município.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3330/indicacao_049-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3330/indicacao_049-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de estender o transporte comunitário até as comunidades de Boqueirão dos Santilho e Pau Amarelo, localizadas na Zona Rural deste Município, a fim de atender os moradores dessas localidades.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_050-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_050-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de realizar o calçamento no Morro do Davi Heuller (ponto de referência), localizado na comunidade de Holandinha, sentido a Boqueirão dos Thomas, zona rural, neste município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3334/indicacao_051-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3334/indicacao_051-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para realizar os serviços de patrolamento e cascalhamento no trecho da estrada da comunidade do Rio das Pedras, especificamente na estrada que liga as propriedades das famílias Almeida Foeger até o morro do Casa Grande, na área rural deste município.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_052-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_052-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de criação da função gratificada por exercício da função de árbitro, conforme minuta de Projeto de Lei anexa.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3336/indicacao_053-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3336/indicacao_053-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de realizar o serviço de roçagem, iniciando próximo à Fazenda Rocha, na comunidade de Mangaraí, até a comunidade do Cavú, nas proximidades da ponte popularmente conhecida como "Ponte Nazaré (Helmute)", neste Município.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3337/indicacao_054-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3337/indicacao_054-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de adoção de providências para a recuperação do REVSOL no morro do João Krüger na comunidade da Holanda, na área rural deste Município.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3338/indicacao_055-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3338/indicacao_055-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de substituir as manilhas da ponte, localizada próxima à residência do Sr. Dequinha, por galerias, no bairro Vila Nova, na sede, neste Município.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_056-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_056-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de adoção de providências para a construção de uma ponte de concreto com galeria, em substituição à ponte de madeira atualmente localizada próximo à propriedade do Sr. Arnaldo Groner, na comunidade de Luxemburgo, neste município, garantindo segurança, durabilidade e melhores condições de mobilidade para os usuários, prevenindo problemas estruturais decorrentes das condições climáticas e proporcionando mais acessibilidade à comunidade, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3340/indicacao_057-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3340/indicacao_057-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, que interceda junto ao Departamento de Edificações e de Rodovias do Espírito Santo (DER-ES) para a realização da poda das árvores na comunidade de Barra de Mangaraí, próxima a Parada Pomerana. Ademais, solicita que, em parceria com a empresa contratada pelo Município para manutenção da iluminação pública, sejam substituídas as lâmpadas de mercúrio por iluminação de LED, garantindo maior visibilidade e segurança para os moradores e transeuntes.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3348/indicacao_058-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3348/indicacao_058-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha a necessidade de realizar serviços de limpeza e roçagem de todo o trecho que liga a comunidade de Holanda a Califórnia, na Zona Rural, deste Município.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3356/indicacao_059-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3356/indicacao_059-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de adoção de providências para a execução de calçamento no morro localizado próximo à propriedade do Sr. Valdir Reinholz, na comunidade de Califórnia, neste município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_060-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_060-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de adoção de providências para a instalação de cobertura de acrílico no pergolado da Praça da Independência, localizada na sede do município.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3364/indicacao_061-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3364/indicacao_061-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de instalação e melhoria da iluminação pública na região que abrange o início da Estrada Franz Bauer e o bairro Moxafongo, na sede deste Município.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3365/indicacao_062-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3365/indicacao_062-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de realizar parcerias com entidades e organizações da sociedade civil para ofertar à população, especialmente a crianças, jovens, estudantes e pessoas em situação de vulnerabilidade social, o acesso a atividades esportivas de combate, como aulas regulares, lutas e torneios de artes marciais, com o escopo de promover saúde, educação e integração social.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3369/indicacao_063-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3369/indicacao_063-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de substituição do calçamento existente por pavs ou colocação de asfalto na rua de acesso ao bairro Vila Nova, na sede deste Município, com início na residência do Sr. Dequinha até a residência do Sr. Avelino Groner, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3370/indicacao_064-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3370/indicacao_064-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de realizar serviços de limpeza e roçagem no trecho que liga a comunidade de Rio do Meio à localidade de Meia Légua, com início nas proximidades da residência do Sr. Ésio Sabino Pani até o campo de futebol de Meia Légua, na zona rural deste Município.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3372/indicacao_065-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3372/indicacao_065-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha e à Secretária Municipal de Educação, Sra. Edna Pedro da Silva, a necessidade de criação de um programa municipal para oferta de cursos gratuitos de idiomas, com ênfase em Inglês e Espanhol, voltados para crianças e jovens do nosso município.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3373/indicacao_066-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3373/indicacao_066-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE REALIZAR O CONSERTO DE TRECHO DE CALÇAMENTO DA ESTRADA DA COMUNIDADE DE CARAMURU DE BAIXO, CONHECIDA COMO MORRO DOS COLA, NA ÁREA RURAL DESTE MUNICÍPIO, CONFORME IMAGENS ANEXAS.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_067-2055.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_067-2055.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE REALIZAR A MANUTENÇÃO DO REVESTIMENTO DE REVSOL NO TRECHO QUE SE ESTENDE DESDE O INÍCIO DA COMUNIDADE DE MOXAFONGO ATÉ A COMUNIDADE DE CRUBIXÁ DE CIMA, NA ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3399/indicacao_068-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3399/indicacao_068-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, NO TRECHO COMPREENDIDO ENTRE A IGREJA CATÓLICA ATÉ A RESIDÊNCIA DO SR. ADOLFO SCHRAM, NA COMUNIDADE DE LUXEMBURGO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_069-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_069-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE DISPONIBILIZAR SERVIÇOS DE FARMÁCIA NO POSTO DE SAÚDE DA COMUNIDADE DE CARAMURU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3377/indicacao_070-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3377/indicacao_070-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE ADOÇÃO DE PROVIDÊNCIAS PARA A EXECUÇÃO DE CALÇAMENTO COM BLOCOS DE PAVIMENTAÇÃO SEXTAVADA (PVS) NAS PROXIMIDADES DA PROPRIEDADE DO SENHOR VALDEMAR WALCKER, LOCALIZADA NA COMUNIDADE DE ALTO CALIFÓRNIA.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3388/indicacao_071-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3388/indicacao_071-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, que sejam adotadas providências para a adequação da altura do corrimão central e a instalação de corrimãos nas laterais da Escadaria Jair Amorim, localizada na sede do município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Flaviano Barcellos Fassarella, Rosimar José Lahas</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3389/indicacao_072-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3389/indicacao_072-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de substituição do calçamento existente por pavs ou recapeamento com manta asfáltica na Rua Alfredo Leppaus, na sede deste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3390/indicacao_073-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3390/indicacao_073-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE REALIZAR O CONSERTO DE UM CANO QUEBRADO EM TRECHO CALÇADO DA ESTRADA; A LIMPEZA DO BUEIRO RESPONSÁVEL PELA VAZÃO DA ÁGUA; E A LIMPEZA DO CALÇAMENTO COBERTO POR BARRO E VEGETAÇÃO. TODOS ESSES PROBLEMAS ESTÃO CONCENTRADOS EM UM MESMO PONTO, NAS PROXIMIDADES DA IGREJA PRESBITERIANA QUILOMBOLA, LOCALIZADA NA COMUNIDADE DE RETIRO DE MANGARAÍ, ZONA RURAL DESTE MUNICÍPIO, CONFORME IMAGENS ANEXAS.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3391/indicacao_074-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3391/indicacao_074-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE ADOÇÃO DE PROVIDÊNCIAS PARA A EXECUÇÃO DE CALÇAMENTO COM PAVIMENTO INTERTRAVADO (PVS) NA COMUNIDADE DE BOQUEIRÃO DOS THOMAS, ESPECIFICAMENTE NO MORRO DO SILVINHO THOMAS, PRÓXIMO À PROPRIEDADE DO SENHOR ÂNGELO THOMAS, NA ESTRADA QUE LIGA AS COMUNIDADES DE MEIA LÉGUA E PAU AMARELO, SENTIDO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3392/indicacao_075-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3392/indicacao_075-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE REALIZAR UMA CAMPANHA DE SAÚDE BUCAL NO MUNICÍPIO, VOLTADA PARA A CONSCIENTIZAÇÃO, PREVENÇÃO E TRATAMENTO ODONTOLÓGICO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Marcos Adriano Rauta, Rosimar José Lahas</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_076-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_076-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE REALIZAR SERVIÇOS DE MANUTENÇÃO E AMPLIAÇÃO DAS CALÇADAS NO TRECHO QUE SE ESTENDE DA RUA LUIZ ANTÔNIO DE ALMEIDA ATÉ O BAIRRO FUNIL, NA SEDE DESTE MUNICÍPIO, CONFORME IMAGENS ANEXAS.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3394/indicacao_077-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3394/indicacao_077-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE REALIZAR CORREÇÃO DE DESNÍVEL E LIMPEZA DA PONTE LOCALIZADA NA RUA DIRETOR RÚDIO, NAS PROXIMIDADES DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO ALICE HOLZMEISTER.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3395/indicacao_078-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3395/indicacao_078-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE REALIZAR UM ESTUDO PARA VIABILIZAR A AQUISIÇÃO DE UM GERADOR DE ENERGIA ELÉTRICA PARA UTILIZAÇÃO EM EVENTOS PROMOVIDOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_079-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_079-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE REALIZAR REPAROS NO PAVIMENTO DA RUA MARECHAL FLORIANO PEIXOTO, NAS PROXIMIDADES DO ANTIGO CARTÓRIO ELEITORAL, NA SEDE DESTE MUNICÍPIO, ONDE HÁ PONTOS DE AFUNDAMENTO E DESGASTE DO ASFALTO.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3397/indicacao_080-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3397/indicacao_080-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE DISPONIBILIZAR ATENDIMENTO MÉDICO REGULAR NA COMUNIDADE DE REGÊNCIA, UTILIZANDO O ESPAÇO JÁ CEDIDO PELA ASSOCIAÇÃO DE MORADORES DA COMUNIDADE PARA ESSE FIM.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_081-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_081-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE DO RIO DO MEIO, ABRANGENDO OS SEGUINTES TRECHOS: DA IGREJA CATÓLICA ATÉ A MERCEARIA DO SR. ÉSIO; DO CAMPO DE FUTEBOL ATÉ A CASA DO SR. EDEVALDO FACCO; E DA VIA DE ACESSO ATÉ A CASA DO SR. MAURINHO BOONE, INCLUINDO TODA A ÁREA DA VILA BOONE.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3401/indicacao_082-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3401/indicacao_082-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE REALIZAR SERVIÇOS DE LIMPEZA DOS RESÍDUOS VEGETAIS PROVENIENTES DE ÁRVORES DE EUCALIPTO, COMO FOLHAS SECAS, GALHOS E CASCAS, ACUMULADOS NAS MARGENS DO MORRO QUE LIGA A COMUNIDADE DE MEIA LÉGUA A PAU AMARELO, NAS PROXIMIDADES DA CASA DO SR. AUGUSTINHO STEINER, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3402/indicacao_083-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3402/indicacao_083-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE DESOBSTRUÇÃO DE BUEIRO, PATROLAMENTO E CASCALHAMENTO DA ESTRADA LOCALIZADA PRÓXIMA À ANTIGA PROPRIEDADE DO SAUDOSO SR. PASSET, NA COMUNIDADE DE SANTA LÚCIA, NESTE MUNICÍPIO, CONFORME IMAGENS ANEXAS.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3403/indicacao_084-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3403/indicacao_084-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, FERNANDO CASTRO ROCHA, A NECESSIDADE DE INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA COMUNIDADE DA HOLANDA, EM FRENTE À IGREJA CATÓLICA, LOCAL QUE ESTÁ SENDO UTILIZADO PROVISORIAMENTE COMO ESPAÇO ESCOLAR PELA ESCOLA MUNICIPAL ALFREDO LEPPAUS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3404/indicacao_085-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3404/indicacao_085-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE SANTA LEOPOLDINA, SR. FERNANDO CASTRO ROCHA, A NECESSIDADE DE REALIZAR A COMPLEMENTAÇÃO E CONCLUSÃO DA PRAÇA DO FUNIL, SITUADA NO TERRENO NO BAIRRO DO FUNIL, NESTE MUNICÍPIO, ONDE FOI INICIADA A CONSTRUÇÃO DE UMA ÁREA DE LAZER COM ACADEMIA AO AR LIVRE E ÁREAS VERDES.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_086-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_086-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE ADOÇÃO DE PROVIDÊNCIAS PARA EXECUÇÃO DE CALÇAMENTO COM PAVIMENTO INTERTRAVADO (PVS) NA RUA JOSÉ VIEIRA, LOCALIZADA NA SEDE DO MUNICÍPIO, BEM COMO A VIABILIZAÇÃO DO FORNECIMENTO DE ÁGUA POTÁVEL PELA CESAN AOS MORADORES DA REFERIDA VIA, NESTE MUNICÍPIO, CONFORME IMAGENS ANEXAS.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_087-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_087-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE ADOÇÃO DE PROVIDÊNCIAS IMEDIATAS PARA QUE O MUNICÍPIO DE SANTA LEOPOLDINA CUMPRA INTEGRALMENTE O PAGAMENTO DO PISO SALARIAL PROFISSIONAL NACIONAL (PSPN) AOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA, ATUALIZANDO OS VENCIMENTOS BÁSICOS CONFORME OS VALORES VIGENTES ESTABELECIDOS PELO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3416/indicacao_088-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3416/indicacao_088-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE CALÇAMENTO DO MORRO DA CHARLOTE, LOCALIZADO NA COMUNIDADE DE TIROL, NESTE MUNICÍPIO, CONFORME IMAGENS ANEXAS.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3417/indicacao_089-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3417/indicacao_089-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SR. FERNANDO CASTRO ROCHA A NECESSIDADE DE REALIZAR O CALÇAMENTO DO TRECHO DE ESTRADA NA LOCALIDADE DE SÃO MIGUEL, SITUADA NA COMUNIDADE DE REGÊNCIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3418/indicacao_090-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3418/indicacao_090-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de realização de obras de pavimentação com PAVI-S ou REVSOL na Rua Domingos Liberato Neto, localizado na sede deste município.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_091-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_091-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade urgente de construir um bueiro na comunidade de Meia Légua, no início do morro sentido Boqueirão dos Thomas, nas proximidades da residência da Sra. Maria Muller.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3431/indicacao_092-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3431/indicacao_092-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessida-de de instalação de redutor de velocidade (quebra-molas) na comunidade de Califórnia, em frente à mercearia do Patrick Krüger, neste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3432/indicacao_093-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3432/indicacao_093-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de execução de calçamento em trecho de aproximadamente 300 metros no morro popularmente conhecido como “Morro do Pilga”, localizado na comunidade de Pedra Branca, neste Município.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_094-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_094-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, que determine à Coordenadoria Municipal de Defesa Civil a imediata regularização do padrão de energia elétrica do imóvel onde funciona sua sede, localizado na sede deste município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3441/indicacao_095-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3441/indicacao_095-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade urgente de construir um bueiro na comunidade de Caramuru de Cima, no morro próximo a residência do Sr. Itamar Schwanbach, localizada na área rural deste Município,</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3442/indicacao_096-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3442/indicacao_096-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de atualização dos valores das diárias concedidas aos servidores públicos municipais, a fim de assegurar maior compatibilidade com a realidade econômica atual, considerando o constante aumento dos custos com alimentação, hospedagem e deslocamento.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3443/indicacao_097-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3443/indicacao_097-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de trocar a ponte de madeira por galeria entre as propriedades das famílias Renato Kunsch e Rodolfo Kunsch Filho nas estradas da comunidade do Pedra Petra, situadas na zona rural deste município.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3448/indicacao_no_098-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3448/indicacao_no_098-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade urgente de reforma e revitalização da Praça das Flores, localizada na Rua Vereador Sebastião Siller, no Centro de Santa Leopoldina, nas proximidades da residência do Sr. Floriano Siller, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3449/indicacao_no_099-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3449/indicacao_no_099-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de viabilizar a disponibilização de internet gratuita na Casa Santa Leopoldina.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_100-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_100-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade urgente de reconstrução da estrada na região de Boa Esperança, na comunidade de Mangaraí (sentido Sítio do Senhor Augusto Jarbas Rodrigues), neste Município.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3451/indicacao_101-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3451/indicacao_101-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade urgente de construção de um bueiro na comunidade de Caramuru, nas proximidades do local popularmente conhecido como “Morro do Alvin Bolejan”, situado na zona rural deste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Marcos Adriano Rauta, Nelson Lichtenheld</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3452/indicacao_102-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3452/indicacao_102-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, que adote as providências necessárias para a desapropriação da área localizada no Bairro Vila Nova, conforme croqui e imagens anexas, com o objetivo de destiná-la à implantação de uma praça pública.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3454/indicacao_103-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3454/indicacao_103-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para realizar serviços de manutenção e melhoria da via, incluindo nivelamento e aplicação de material de base no trecho da estrada da comunidade do Rio do Norte, do início do asfalto até a residência dos Belart, na zona rural deste município.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3465/indicacao_no_104-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3465/indicacao_no_104-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de calçamento do Morro do Augustinho Müller, localizado na comunidade de Meia Légua, neste Município.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3466/indicacao_no_105-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3466/indicacao_no_105-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para realizar os serviços de patrolamento e cascalhamento no trecho da estrada da comunidade de Caramuru de Cima, especificamente na estrada que liga a propriedade da família  Arnaldo Schaeffer, na área rural deste município, conforme imagens anexas</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3467/indicacao_no_106-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3467/indicacao_no_106-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de adoção de providências para a execução de calçamento (PVS) na comunidade de Rio das Farinhas, no trecho do morro da igreja católica, próximo à propriedade do senhor Domingos Calote.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3468/indicacao_no_107-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3468/indicacao_no_107-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de realização do roçamento ao redor do campo de futebol, bem como da limpeza e do roçamento das laterais do calçamento que se estende desde o comércio do Ézio até o Bar do Juca, na comunidade de Rio do Meio, zona rural deste município.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3469/indicacao_no_108-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3469/indicacao_no_108-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de viabilizar a instalação de sistema de videomonitoramento com câmeras de alta resolução em pontos estratégicos da sede do Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3470/indicacao_no_109-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3470/indicacao_no_109-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de realizar calçamento em pavs em um trecho aproximado de 500 metros na estrada que dá acesso a Comunidade de Santo Antônio, interligando a rodovia S-080 ao calçamento já existente, na zona rural deste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3471/indicacao_no_110-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3471/indicacao_no_110-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de instalação de iluminação pública na comunidade de Meia Légua, no trecho compreendido entre a Igreja Católica e a ponte próximo a casa do Sr. Martinho Thomas.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_no_111-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_no_111-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de realização de reforma, manutenção e alargamento da galeria que dá acesso à Escola da comunidade de Ribeiro Limpo, tendo em vista a situação de risco iminente que se apresenta no local, conforme imagens anexo.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3478/indicacao_no_112-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3478/indicacao_no_112-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Fernando Castro Rocha, a ampliação do bueiro localizado próximo à propriedade do Sr. Alonso Facco, no Bairro Cocal, sede do município, para aumentar o fluxo de água proveniente do terreno da escola em construção, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3479/indicacao_no_113-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3479/indicacao_no_113-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de que seja colocada em prática a Lei Municipal nº 1.547/2015, de autoria deste Vereador, que dispõe sobre a atuação preventiva de combate aos entorpecentes na Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_no_114-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_no_114-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para execução de serviços de patrolamento e cascalhamento no trecho da estrada da comunidade de Pedra Branca, compreendido do início do morro até a ponte do Sr. Geraldo Maziole, na área rural deste município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_no_115-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_no_115-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de adoção de providências para a execução de calçamento (PVS) na comunidade de Ribeiro Limpo, com início na saída da via principal, em frente à residência do Sr. Denivaldo Schumacher, passando pela escola de Ribeiro Limpo, pela subida do morro do Sr. Estefânio Schumacher, até a residência do Sr. Cezar Pereira.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_no_116-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_no_116-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha,  a necessidade de criação do cargo de Educador Físico no quadro de servidores do Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3487/indicacao_no_117-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3487/indicacao_no_117-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de providências para a melhoria e recuperação do calçamento no trecho popularmente compreendido como “Morro do João Sabino”, na comunidade de Rio do Meio, no interior deste município, devido às más condições de trafegabilidade atualmente apresentadas.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3488/indicacao_no_118-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3488/indicacao_no_118-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de que seja colocada em prática a Lei Municipal nº 1.538/2015, de autoria deste Vereador, que dispõe sobre a retirada de veículos abandonados nas vias públicas do Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3489/indicacao_no_119-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3489/indicacao_no_119-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de atualização e reforma do Código de Posturas, do Código Municipal de Meio Ambiente, das Normas de Obras e do Plano Diretor Municipal (PDM) de Santa Leopoldina, sugerindo, para tanto, a formação de uma equipe multidisciplinar com conhecimento técnico específico para atuar no processo de revisão, que possa contar com a participação de órgãos da administração pública, da Câmara Municipal e de entidades privadas afins, garantindo a elaboração de uma legislação moderna, eficaz e condizente com as demandas atuais da sociedade.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3490/indicacao_no_120-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3490/indicacao_no_120-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de reforma do campo de areia localizado no Complexo Esportivo Hermínio Braz, neste município.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3498/indicacao_no_121-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3498/indicacao_no_121-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de adoção de providências para a execução de calçamento (PVS) na comunidade de Califórnia, no trecho compreendido entre a Butecaria Castelo Imperial e a igreja Misure, ambas localizadas na referida comunidade.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_no_122-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_no_122-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha,  a necessidade de adoção de providências para a criação e implementação de um Programa Municipal de Castração Animal, voltado para cães e gatos do município.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_no_123-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_no_123-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de elaboração de projeto para construção de muro de contenção na Rua Padre Henrique Otte, localizada na sede do Município, na divisa com o terreno do Sr. Francisco Carlos Ropke, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_124-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_124-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquina para realizar o serviço de cascalhamento no trecho da estrada da comunidade de Caramuru de Cima, especificamente a partir da Igreja da Fé até a propriedade da família Rinz, na área rural deste município.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_125-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_125-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de realização de serviços de manutenção com nivelamento e correção de pontos críticos, incluindo, quando necessário, a recomposição do revestimento, em caráter urgente, em todo o trecho rural da Bacia do Rio Mangaraí, onde foram executados os serviços com aplicação de Revsol, tendo em vista que as vias vêm registrando crescimento significativo no fluxo de veículos, como carros, caminhões e ônibus, ocasionando desgaste acentuado da malha viária, especialmente nas comunidades de Mangaraí, Fumaça, Holanda, Holandinha, Califórnia, Tirol, Meia Légua, Rio do Meio e Boqueirão.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_no_126-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_no_126-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para realizar os serviços de nivelamento e revestimento com material britado no trecho das estradas das comunidades de Ribeiro Limpo, Caioba e Pedra Branca, abrangendo toda a extensão de cada via, desde o início até o final, na área rural deste município.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_no_127-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_no_127-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de providências para a instalação de uma Academia Popular na comunidade de Mangaraí, localizada no interior deste município.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3509/indicacao_no_128-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3509/indicacao_no_128-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de reforma e ampliação da Unidade de Saúde na comunidade de Holanda, para garantir conforto e qualidade nos atendimentos, inclusão de novos serviços e especialidades e melhores condições de trabalho para os servidores.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3510/indicacao_no_129-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3510/indicacao_no_129-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para o patrolamento e cascalhamento na comunidade de Pau Amarelo, especialmente no trecho compreendido entre a Mercearia da Josi e a divisa dos municípios de Santa Leopoldina e Cariacica.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3511/indicacao_no_130-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3511/indicacao_no_130-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade urgente de construir dois (2) bueiros na estrada que liga a comunidade de Chaves à comunidade de Santa Lúcia, especificamente em frente à casa do Sr. Antônio, popularmente conhecido como Sr. Neném, e em frente à oficina do Sr. finado Mazinho, na área rural deste município.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3512/indicacao_no_131-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3512/indicacao_no_131-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, que seja solicitado à Secretaria Municipal de Saúde a disponibilização de um espaço na Unidade de Saúde da sede, destinado para que a população possa tomar sua medicação sob a devida orientação e acompanhamento de um profissional da saúde.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3513/indicacao_no_132-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3513/indicacao_no_132-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de realizar reforma na estrutura e no telhado da EMPEF Califórnia, localizada na comunidade de Califórnia, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_no_133-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_no_133-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, com cópia ao Secretário Municipal de Obras e ao Secretário Municipal de Esportes, sugerindo a construção de uma pista de Pump Track no Complexo Esportivo Hermínio Braz, situado no bairro Moxafongo, na sede do municipio, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3515/indicacao_no_134-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3515/indicacao_no_134-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Fernando Castro Rocha, sugerindo que sejam adotadas providências para a remoção dos troncos de árvores (destoca), bem como a construção de calçadão na Rua Luiz Antônio de Almeida, em parceria com os proprietários locais, por meio de parceria público-privada, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3516/indicacao_no_135-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3516/indicacao_no_135-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, que seja analisada a viabilidade de equiparação do valor do auxílio-alimentação concedido aos servidores do Magistério Municipal ao montante atualmente pago aos demais servidores públicos municipais.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3520/indicacao_no_136-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3520/indicacao_no_136-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de que seja realizada a substituição das árvores ao redor do Campo Moxafongo, bem como a construção de uma calçada em seu entorno, no Complexo Esportivo Hermínio Braz, situado no bairro Moxafongo, na sede do município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3521/indicacao_no_137-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3521/indicacao_no_137-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para realizar os serviços de patrolamento e cascalhamento no trecho da estrada da comunidade de Caramuru, especificamente na estrada principal que liga as propriedades das famílias Lindolfo Belart até a Casa família Francisco Foeger, na área rural deste município.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3522/indicacao_138-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3522/indicacao_138-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de adoção de providências para a continuidade da execução do calçamento em PaviS (PVS) na comunidade de Rio das Farinhas, no morro próximo à propriedade do Emílio Schaeffer.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3523/indicacao_no_139-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3523/indicacao_no_139-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a adoção de providências para a instalação de um quebra-molas no trecho da Rodovia Caminhos do Campo, localizado na comunidade de Mangaraí, na entrada da Comunidade Quilombola do Retiro, em frente ao Bar do Eltinho, conforme imagem e coordenadas anexas.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_no_140-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_no_140-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de instalação de um bicicletário nas proximidades da ponte Clarindo Lima, na sede deste município.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_no_141-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_no_141-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de aquisição de um trator com implementos para atender a comunidade do Retiro.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_no_142-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_no_142-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de realização da poda das árvores localizadas na Rua Funil, especificamente no trecho compreendido desde o seu início até a altura da residência da família Dummer, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de solicitar ao setor competente do Município a realização dos serviços de pintura do prédio da Escola Municipal Pluridocente de Ensino Fundamental (EMPEF) Luxemburgo, localizada na comunidade de Luxemburgo, zona rural deste Município.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3528/indicacao_no_144-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3528/indicacao_no_144-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de reparo no calçamento danificado em decorrência das fortes chuvas na Comunidade de Alto Califórnia, conforme imagem anexa.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao_no_145-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao_no_145-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para realizar os serviços de patrolamento e cascalhamento no trecho da estrada da comunidade de Caramuru, especificamente no trecho que se estende a partir das Granjas de Codorna do Fredolin (Família Bullerjhan) até o asfalto em frente a oficina do Calabrez, na área rural deste município.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao_no_146-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao_no_146-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de solicitar ao órgão competente a realização de um quebra-molas na comunidade de Mangaraí, em frente à Igreja Maranata, conforme imagem anexa.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_no_147-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_no_147-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, que seja realizado estudo técnico e adotadas as providências necessárias para a melhoria do acesso e da infraestrutura da região conhecida como “Morro do Antônio”, localizada na Comunidade da Regência, divisa com o Município de Cariacica, popularmente conhecida como “Sabão”, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3532/indicacao_no_148-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3532/indicacao_no_148-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade urgente de instalação de guarda-corpo na ponte localizada em frente à Borracharia do Dequinha, na entrada do bairro Vila Nova, na sede do município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_149-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_149-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para realizar os serviços de patrolamento e cascalhamento em todo o trecho da via  principal da Comunidade de Rios das Pedras, que se estende a partir da residência da Família Almeida  Foeger até na divisa com Domingos Martins, na área rural deste município.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3538/indicacao_150-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3538/indicacao_150-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de execução dos serviços de aplicação de Revsol na estrada da comunidade de Pedra Branca, no trecho compreendido entre o entroncamento com a ES-264 e a ponte localizada na propriedade do Sr. Wilmar Boldt, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3539/indicacao_151_-_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3539/indicacao_151_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de reforma do posto médico localizado na comunidade de Rio das Farinhas, zona rural deste município.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3540/indicacao_152-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3540/indicacao_152-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de modernização e ampliação do playground infantil localizado no Parque da Independência, na sede do município de Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3541/indicacao_153.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3541/indicacao_153.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de reforma e construção de rampa de acessibilidade com corrimão, destinada a garantir acesso seguro e adequado a cadeirantes, idosos, devotos e visitantes que frequentam a Gruta de Nossa Senhora de Lourdes, localizada na sede do município.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Darley Jansen Espíndula, Flaviano Barcellos Fassarella, Marcelo Ferreira Lepaus, Marcos Adriano Rauta, Nelson Lichtenheld, Romi Carlos Facco Muller, Rosimar José Lahas, Sérgio Angeli Lago, Vanisio Walcher Helmer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3543/indicacao_154_-_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3543/indicacao_154_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade formalizar parceria com associação beneficente devidamente constituída e sem fins lucrativos, destinada à prestação de serviços de acolhimento institucional provisório aos munícipes que necessitem realizar tratamento fora do território municipal.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_155_-_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_155_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de realizar o serviço de roçagem e limpeza das margens da estrada que se estende da Mercearia do Senhor Ésio Pani até a Igreja Católica da comunidade de Boqueirão de Santilho, neste município.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para realizar os serviços de patrolamento e cascalhamento no trecho da estrada da comunidade de Caramuru de Cima, especificamente no trecho que se estende a partir da residência da Sra. Nair Guede até a residência do Sr. Massimiro Otto, na área rural deste município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_157_-_2025.pdf..pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_157_-_2025.pdf..pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de realizar o calçamento em pavimento intertravado (PVS) na comunidade de Rio das Farinhas, iniciando nas proximidades do galpão do senhor Itamar, passando pela escola da comunidade, seguindo até a unidade de saúde, contornando a Igreja Batista e finalizando nas imediações da residência do senhor Valdemiro, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3553/indicacao_158_-_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3553/indicacao_158_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de instituir o 13º Auxílio-Alimentação destinado aos servidores públicos municipais da Prefeitura de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3554/indicacao_159_-_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3554/indicacao_159_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de manutenção e limpeza da Cantina que fica localizada no Ginásio Poliesportivo no centro de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_160_-_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_160_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de criação e execução de programa de transporte exclusivo e prioritário para pacientes em tratamento de hemodiálise, no âmbito do Município de Santa Leopoldina, assegurando-lhes condições adequadas e contínuas de deslocamento até as unidades de referência.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3557/indicacao_161_-_2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3557/indicacao_161_-_2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para o patrolamento e cascalhamento na comunidade de Califórnia, especialmente no trecho compreendido entre o final do revsol, nas proximidades da residência do senhor Geraldo, até a casa do senhor Valdir Reinholz.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3559/indicacao_162_-_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3559/indicacao_162_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, que seja realizada a substituição da ponte de madeira localizada na comunidade de Ribeiro Limpo, nas proximidades da residência do agricultor Evandro Zaig, por uma ponte de concreto.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3560/indicacao_163_-_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3560/indicacao_163_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de pintura do corrimão da ponte de Bonito na comunidade de Mangaraí, interior deste Município, conforme imagem anexa.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3561/indicacao_164_-_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3561/indicacao_164_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade e a importância da criação de uma Praça Sensorial Inclusiva na sede do município de Santa Leopoldina, voltada ao atendimento, recreação e desenvolvimento de crianças com Transtorno do Espectro Autista (TEA) e outras condições relacionadas à neurodiversidade.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3562/indicacao_165_-_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3562/indicacao_165_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de instalação de sinalização indicativa em ponto estratégico de cruzamento, após a escola EMEF Alfredo Leppaus (Escola da Holanda), com setas direcionais informando o acesso às seguintes comunidades: Holandinha, Tirol, Califórnia, Meia Légua e Pau Amarelo, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3565/indicacao_166_-_2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3565/indicacao_166_-_2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade da construção de uma faixa elevada para travessia de pedestres e estudantes em frente à Escola Milton Corteletti, localizada na comunidade de Barra de Mangaraí, neste município, conforme imagem anexa.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3566/indicacao_167_-_2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3566/indicacao_167_-_2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de adoção de providencias para execução de calçamento na comunidade de Caramuru de Cima, especificamente, no trecho conhecido como Morro do Honório Schaeffer, na área rural deste município.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3567/indicacao_168_-_2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3567/indicacao_168_-_2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para o patrolamento e cascalhamento na localidade do Bonito, na comunidade de Mangaraí, no trecho compreendido entre a ponte até as proximidades da residência do senhor Benjamim Hoffmann.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3568/indicacao_169_-_2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3568/indicacao_169_-_2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de realizar reparo e manutenção dos guardas-corpos e corrimãos nas áreas de acesso às residências localizadas no bairro Olaria, na sede do município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_170-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_170-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de adoção de providencias para execução de calçamento na comunidade de Rio das Pedras, especificamente, no trecho conhecido como Morro do Valtinho Ponat, na área rural deste município.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3572/indicacao_171-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3572/indicacao_171-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de realizar a transferência da gestão e supervisão da Biblioteca Municipal, atualmente vinculada à Secretaria Municipal de Cultura e Turismo, para a responsabilidade da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_172-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_172-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de criação do Programa Bolsa Atleta, no município de Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3576/indicacao_173-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3576/indicacao_173-2025.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para o patrolamento e cascalhamento das vias rurais da Comunidade de Córrego do Macuco, zona rural, neste Município.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3580/indicacao_174.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3580/indicacao_174.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de construção de uma cobertura nas áreas frontal e lateral da Capela Mortuária Helena Maria Vervloet, situada na sede deste município.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3581/indicacao_175.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3581/indicacao_175.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de adequação estrutural com alargamento da ponte localizada na comunidade de Mangaraí, nas proximidades da Fazenda Santo Antônio, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3582/indicacao_176.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3582/indicacao_176.pdf.pdf</t>
   </si>
   <si>
     <t>a necessidade de instituir o Programa de Patrulhamento Agrícola no âmbito do Município de Santa Leopoldina._x000D_
 Para tanto, a título de cooperação institucional e respeitada a iniciativa privativa do Chefe do Poder Executivo, segue minuta para eventual remessa à Câmara Municipal na forma de Projeto de Lei, caso assim entenda pertinente.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3583/indicacao_177.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3583/indicacao_177.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de realização de serviços de limpeza, capina, roçagem e manutenção geral no Campo de Moxafongo, bem como em todo o seu entorno e na área de banho localizada nas proximidades da Casa de Mel, neste Município.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3584/indicacao_178.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3584/indicacao_178.pdf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de realização de serviços de limpeza da Rua Ribeiro Limpo e do córrego situado nas proximidades da borracharia do Dequinha, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3321/decreto_legislativo_001-2025assinado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3321/decreto_legislativo_001-2025assinado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEOPOLDINENSE.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3322/decreto_legislativo_002-2025_assinado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3322/decreto_legislativo_002-2025_assinado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Darley Jansen Espíndula, Marcelo Ferreira Lepaus, Sérgio Angeli Lago, Vanisio Walcher Helmer</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3424/projeto_de_decreto_legislativo_003.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3424/projeto_de_decreto_legislativo_003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE SANTA LEOPOLDINA REFERENTE AO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3267/pl_005-2025_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3267/pl_005-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO ARTIGO 59 DA LEI ORGÂNICA DO MUNICÍPIO DE SANTA LEOPOLDINA, ESTADO DO ESPÍRITO SANTO, NO ÂMBITO DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>Fernando Castro Rocha</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3273/projeto.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3273/projeto.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA COORDENADORIAS DA SEOSP EM SECRETARIAS E CARGOS DE COORDENADOR(A) EM SECRETÁRIO(A), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3274/pl_008-2025_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3274/pl_008-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA A COORDENADORIA DE COMUNICAÇÃO (CCOM) EM SECRETARIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3275/pl_009-2025_aprovado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3275/pl_009-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DA COORDENADORIA DE PLANEJAMENTO (COPLAN) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3287/pl010-2.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3287/pl010-2.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.862, DE 28 DE AGOSTO DE 2023, QUE TRATA DO PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto.pdf</t>
   </si>
   <si>
     <t>CRIA DIRETORIAS DE TRÂNSITO, DE ILUMINAÇÃO PÚBLICA E DE MANUTENÇÃO DE ESTRADAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3342/pl_012-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3342/pl_012-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O INC. III DO § 2º DO ART. 5º DA LEI MUNICIPAL Nº 1.923 DE 24 DE NOVEMBRO DE 2024, QUE ESTIMA AS RECEITAS E FIXA AS DESPESAS PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3343/pl_013-2025_2.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3343/pl_013-2025_2.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA VEREADOR VALDEMIRO BARTH.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 1.924, DE 28 DE NOVEMBRO DE 2024, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL  NO ORÇAMENTO DE 2025.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3346/pl_016-2025_2.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3346/pl_016-2025_2.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA ALCEBIADES PINTO BARCELLOS.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.768, DE 13 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO, PARA O PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3349/projeto_de_lei.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3349/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE PARCERIA ENTRE O MUNICÍPIO DE SANTA LEOPOLDINA E A FEDERAÇÃO DE ASSOCIAÇÕES DE AGRICULTORES FAMILIARES DO MUNICÍPIO DE SANTA LEOPOLDINA - FEAFS, COM TRANSFERÊNCIA DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3362/pl_019-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3362/pl_019-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS POLÍTICAS PÚBLICAS APLICÁVEIS AOS PORTADORES DO TRANSTORNO DE ESPECTRO AUTISTA - TEA - NO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3358/pl_020-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3358/pl_020-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.050, DE 18 DE MARÇO DE 2004, QUE AUTORIZA O PODER LEGISLATIVO MUNICIPAL A CONCEDER AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA/ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3359/pl.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3359/pl.pdf</t>
   </si>
   <si>
     <t>CRIA A DIRETORIA DE COMPRAS, LICITAÇÕES E CONTRATOS E A ASSESSORIA DE PROTEÇÃO ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3363/pl022-1.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3363/pl022-1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4º DA LEI MUNICIPAL Nº 1.179, DE 16 DE OUTUBRO DE 2006, QUE DISPÕE SOBRE A CONCESSÃO DE ADICIONAL DE INSALUBRIDADE E PERICULOSIDADE AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3378/pl.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3378/pl.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA E REGULAMENTA O FUNCIONAMENTO DO INSTITUTO PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3379/projet1.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3379/projet1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO ADICIONAL DE QUALIFICAÇÃO NO ÂMBITO DO QUADRO EFETIVO DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3380/pl_025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3380/pl_025.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SANTA LEOPOLDINA ES, O DIA DO TROPEIRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3382/pl_026.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3382/pl_026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO   MUNICIPAL A CELEBRAR ACORDO DE COOPERAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS — APAE DE SANTA LEOPOLDINA, POR INTERMÉDIO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL/FMAS.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3383/pl_027.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3383/pl_027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE PROJETOS ESPECIAIS (SEMPE) E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_no_28_de_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_no_28_de_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SANTA LEOPOLDINA A INVESTIR NA REFORMA DA IGREJA DO TIROL, PATRIMÔNIO HISTÓRICO TOMBADO PELO CONSELHO ESTADUAL DE CULTURA, CONFORME RESOLUÇÃO CEC N° 05/1983 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3407/1_-_pl.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3407/1_-_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAÇÃO DE ÁREA PÚBLICA AO ESTADO DO ESPÍRITO SANTO DESTINADO À CONSTRUÇÃO DO PRÉDIO DA PROMOTORIA DE JUSTIÇA DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3409/pl.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3409/pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA – CIPTEA, MUNICIPAL, COM A FINALIDADE DE CONFERIR IDENTIFICAÇÃO À PESSOA DIAGNOSTICADA COM TRANSTORNO DE ESPECTRO AUTISTA - TEA.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3410/pl_031.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3410/pl_031.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI MUNICIPAL Nº 1.565, DE 13 DE OUTUBRO DE 2016 QUE DISPÕE SOBRE A CRIAÇÃO DO APORTE FINANCEIRO EQUACIONAMENTO DO PARA DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA DE LEOPOLDINA.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3411/projeto_de_lei_32-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3411/projeto_de_lei_32-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESTRADA ALTINO MULLER.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3420/pl.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3420/pl.pdf</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE SANTA LEOPOLDINA INSTITUÍDO PELA LEI MUNICIPAL N° 1526/2015 DE 07 DE JULHO DE 2015, EM CONFORMIDADE COM A LEI FEDERAL Nº 14.934, DE 25 DE JULHO DE 2024.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3421/pl_034_aebes.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3421/pl_034_aebes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE TERMO DE CESSÃO DE USO QUE ENTRE SI CELEBRAM O MUNICÍPIO DE SANTA LEOPOLDINA E ASSOCIAÇÃO EVANGÉLICA BENEFICENTE ESPÍRITO SANTENSE – AEBES.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3423/1_-_pl.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3423/1_-_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAÇÃO DE ÁREA PÚBLICA AO ESTADO DO ESPÍRITO SANTO DESTINADO À CONSTRUÇÃO DO PRÉDIO DO POSTO AVANÇADO – 6º BATALHÃO DO CORPO DE BOMBEIROS MILITAR DO ESTADO DO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3426/pl_036.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3426/pl_036.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "JIU-JITSU NAS ESCOLAS" NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE ENSINO DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3427/pl.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3427/pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO E DIVULGAÇÃO DE CAMPANHA DE INCENTIVO À EMISSÃO DE NOTAS FISCAIS E AO PAGAMENTO DOS TRIBUTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3428/pl_038.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3428/pl_038.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI Nº 1.862, DE 28 DE AGOSTO DE 2023, QUE TRATA DO PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3436/pl_039.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3436/pl_039.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.768, DE 13 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE O PLANO DE GOVERNO DO MUNICÍPIO, PARA O PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3437/pl_040.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3437/pl_040.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 1.924, DE 28 DE NOVEMBRO DE 2024, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO  DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3438/pl_041.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3438/pl_041.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2025</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3439/pl_042.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3439/pl_042.pdf</t>
   </si>
   <si>
     <t>CRIA A GERÊNCIA MUNICIPAL DE POLÍTICAS PARA MULHERES NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3445/pl_1.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3445/pl_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DAS SECRETARIAS MUNICIPAIS DE PROJETOS ESPECIAIS (SEMPE) E DE AGRICULTURA E MEIO AMBIENTE (SEAMA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3446/pl-44.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3446/pl-44.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse do incentivo instituído pela Portaria GM/MS nº 3.288/2024 a servidores da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3455/pl_1.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3455/pl_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS  DIREITOS DA PESSOA IDOSA E O FUNDO MUNICIPAL PARA DOS DIREITOS DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3456/pl_046_alterado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3456/pl_046_alterado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL PROCEDER A PERMISSÃO DE USO, A TÍTULO ONEROSO, DE BEM PÚBLICO, PARA FINS DE EXPLORAÇÃO _x000D_
 COMERCIAL DOS QUATRO QUIOSQUES CONSTRUÍDOS NA PRAÇA DA INDEPENDÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>Flaviano Barcellos Fassarella, Nelson Lichtenheld</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_47.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_47.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA MUNICIPAL DA MULHER RURAL” NO ÂMBITO DO MUNICÍPIO DE SANTA LEOPOLDINA/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3483/pl_48.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3483/pl_48.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR PARCELAMENTO DE DÍVIDA COM A RECEITA FEDERAL DO BRASIL — MINISTÉRIO DA FAZENDA.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3484/pl_49.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3484/pl_49.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS AGÊNCIAS BANCÁRIAS E OS POSTOS DE ATENDIMENTO DAS INSTITUIÇÕES FINANCEIRAS DO MUNICÍPIO DE SANTA LEOPOLDINA A DISPONIBILIZAREM CADEIRAS DE RODAS AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3494/pl_50_2.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3494/pl_50_2.pdf</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3495/pl_051.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3495/pl_051.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR À MITRA ARQUIDIOCESANA DE VITÓRIA AS BENFEITORIAS EXISTENTES NO IMÓVEL LOCALIZADO NA COMUNIDADE DE BOQUEIRÃO DO THOMAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3517/plppa.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3517/plppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO, PARA O PERÍODO DE 2026 A 2029.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3518/plldo.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3518/plldo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SANTA LEOPOLDINA, ESTADO DO ESPÍRITO SANTO, PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3519/plloa.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3519/plloa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3534/pl_55.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3534/pl_55.pdf</t>
   </si>
   <si>
     <t>Autoriza, no âmbito do Município de Santa Leopoldina, o uso de veículos do tipo caminhonete ou picape para a atividade de transporte individual de passageiros (“táxi”), bem como de veículos híbridos e elétricos, e dá outras providências.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3536/pl_56.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3536/pl_56.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE TRANSPARÊNCIA E CONTROLE DA COLETA DE LIXO EM SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3544/pl_57.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3544/pl_57.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA/ES</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3545/mensagem_039.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3545/mensagem_039.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2025.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3546/mensagem_040.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3546/mensagem_040.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.768, DE 13 DE DEZEMBRO DE 2021, QUE DISPÕE SOBE O PLANO PLURIANUAL DO MUNICÍPIO DE SANTA LEOPOLDINA PARA O PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3547/mensagem_041.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3547/mensagem_041.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 1924, DE 28 DE NOVEMBRO DE 2024, QUE ESTABELECE AS DIRETRIZES ORÇAMENTARIAS DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3548/pl_061..pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3548/pl_061..pdf.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE BENS MUNICIPAIS PARA TERCEIROS, DE ACORDO COM OS ARTS. 79, XXVIII, 108 E 112 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3549/pl_62_ocr.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3549/pl_62_ocr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de câmeras de monitoramento no interior dos veículos destinados ao transporte escolar público _x000D_
 ou particular de alunos no Município de Santa Leopoldina, e dá outras providências.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3558/mensagem_042.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3558/mensagem_042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE POLÍTICA MUNICIPAL SOBRE DROGAS, CRIA O CONSELHO MUNICIPAL DE DROGAS E O FUNDO MUNICIPAL SOBRE DROGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3577/pl_64.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3577/pl_64.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA RÔMULO BERNARDINO.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3578/pl_065_-_abono_pmsl-.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3578/pl_065_-_abono_pmsl-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS DO PODER EXECUTIVO, AOS INATIVOS E PENSIONISTAS DO INSTITUTO DE PREVIDÊNCIA SANTA LEOPOLDINA E AOS CONSELHEIROS TUTELARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3579/pl_066_-_abono_magisterio-.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3579/pl_066_-_abono_magisterio-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO-FUNDEB/70% AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE SANTA LEOPOLDINA/ES.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3585/pl_067.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3585/pl_067.pdf</t>
   </si>
   <si>
     <t>CRIA GERÊNCIA DE CULTURA E TURISMO, A COORDENADORIA DE GESTÃO DE CONTRATOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3586/pl_68.pdf</t>
+  </si>
+  <si>
     <t>ALTERA O ANEXO I DA LEI Nº 1.862, DE 28 DE AGOSTO DE 2023, QUE TRATA DO PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.943, DE 27 DE FEVEREIRO DE 2025, QUE TRATA DA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3590/pl_aebes.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3590/pl_aebes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO CHEFE DO PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO FINANCEIRA COM A ASSOCIAÇÃO EVANGÉLICA BENEFICENTE ESPÍRITO SANTENSE – AEBES, PARA COBERTURA DE DESPESAS DE CUSTEIO.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3360/pr_001-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3360/pr_001-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO VI DO ARTIGO 87 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3361/pr_002-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3361/pr_002-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO-ALIMENTAÇÃO AOS VEREADORES DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3381/resolucao_003assinado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3381/resolucao_003assinado.pdf</t>
   </si>
   <si>
     <t>Altera os termos do artigo 81 do Regimento Interno da Câmara Municipal de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3419/resolucao_004assinado.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3419/resolucao_004assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3447/pr_005.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3447/pr_005.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS §§ 2º E 3º AO ART. 84 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3461/resolucao_no_006-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3461/resolucao_no_006-2025.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE FIXAÇÃO DAS DESPESAS DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA PARA O EXERCÍCIO DO ANO 2026.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3462/resolucao_no_007-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3462/resolucao_no_007-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROPOSTA DAS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO QUANTO A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA – ES.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3463/resolucao_no_008-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3463/resolucao_no_008-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA PARA ELABORAÇÃO DO PLANO PLURIANUAL DE INVESTIMENTOS REFERENTE AO PODER LEGISLATIVO MUNICIPAL 2026 A 2029.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3535/resolucao_009.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3535/resolucao_009.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Poder Legislativo do Município de Santa Leopoldina, o “Título de Excelência Profissional no Ensino” e dá outras providências.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3569/pr_010_-_2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3569/pr_010_-_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA “GRAÇA ARANHA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_no_001-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_no_001-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER ao PODER EXECUTIVO MUNICIPAL o estudo da viabilidade e preparo da implementação da ISENÇÃO TRIBUTÁRIA sobre o IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU, com o objetivo de ajustar e promover a capacidade contributiva dos idosos residentes na zona urbana do MUNICÍPIO DE SANTA LEOPOLDINA.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_no_002-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Vêm requerer que seja encaminhado ofício às empresas de transporte de passageiros  Viação Pretti Ltda e Lírio dos Vales, solicitando as seguintes providências: _x000D_
 _x000D_
 1.	Disponibilização de novos itinerários, adequação dos horários e ampliação da frota de veículos, de modo a atender às seguintes demandas: _x000D_
 _x000D_
 a) necessidade de deslocamentos de estudantes e jovens para escolas técnicas e universidades localizadas na Capital e demais municípios da região metropolitana, bem como instituições de ensino localizadas em Santa Maria de Jetibá e Santa Teresa; _x000D_
 b) o aumento do fluxo de trabalhadores que residem no município e atuam na Capital e cidades próximas;_x000D_
 [...]</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3286/requerimento_no_003-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3286/requerimento_no_003-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER a expedição de ofício ao Secretário de Estado da Agricultura, Abastecimento, Aquicultura e Pesca (SEAG), senhor Enio Bergoli da Costa, solicitando providências para a realização de serviços de reforma da ponte da comunidade de Caramuru, principal via de acesso à localidade, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3350/requerimento_004-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3350/requerimento_004-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER a solicitação de providências ao Excelentíssimo Senhor Prefeito Municipal, Senhor  Fernando Castro Rocha, a fim de aplicar o regime jurídico constitucional  quanto ao pagamento das horas extras realizadas pelos servidores operadores de máquinas pesadas.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3371/req_005-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3371/req_005-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER a expedição de ofício ao Presidente da Companhia Espírito-Santense de Saneamento (CESAN), Sr. Munir Abud de Oliveira, solicitando a realização de inspeção e vistoria na rede de esgoto do município, com especial atenção ao Bairro Olaria, situado no Distrito da Sede, tendo em vista os termos do Contrato nº 0396/2021, celebrado entre a CESAN e a empresa CTL Engenharia Ltda.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3406/requerimento_no_006-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3406/requerimento_no_006-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER, SEJA CONVOCADO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SENHORA EDNA PEDRO DA SILVA, PARA COMPARECER NO PLENÁRIO DESTA CÂMARA MUNICIPAL, NA SESSÃO ORDINÁRIA DO DIA 25 DE JUNHO DE 2025, ÀS 17H00MIN, A FIM DE PRESTAR ESCLARECIMENTOS ACERCA DE ASSUNTOS PERTINENTES.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3412/requerimento_007-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3412/requerimento_007-2025.pdf.pdf</t>
   </si>
   <si>
     <t>REQUER A EXPEDIÇÃO DE OFÍCIO AO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGEM (DER-ES), SENHOR JOSÉ EUSTÁQUIO DE FREITAS, SOLICITANDO A REALIZAÇÃO DE VISTORIA NA ESTRUTURA E NO GUARDA-CORPO DA PONTE POPULARMENTE CONHECIDA COMO PONTE HELMUT POTRATZ, LOCALIZADA NA RODOVIA ES-080, CONFORME COORDENADAS GEOGRÁFICAS E IMAGENS ANEXAS.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3429/requerimento_008-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3429/requerimento_008-2025.pdf.pdf</t>
   </si>
   <si>
     <t>REQUERER a expedição de ofício ao Comandante da 8ª Companhia Independente de Polícia Militar, Major Thales Gustavo Pereira Matias, solicitando providências para o aumento do policiamento ostensivo no município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3458/requerimento_009-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3458/requerimento_009-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO solicitando ao Excelentíssimo Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, que determine, por meio dos órgãos competentes da Administração, a realização de fiscalização rigorosa quanto aos alvarás de funcionamento dos estabelecimentos comerciais do município, com especial atenção a bares e outros estabelecimentos que atendem o público no período noturno.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3459/requerimento_010-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3459/requerimento_010-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO solicitando que seja encaminhado à empresa EDP Espírito Santo, pedido para que disponibilize funcionário para atendimento presencial no ponto de atendimento já existente da EDP na sede do município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_no_011-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_no_011-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER, em caráter excepcional, a alteração da Sessão Ordinária prevista para o dia 08 de setembro de 2025 (segunda-feira), para o dia 09 de setembro de 2025 (terça-feira), no horário regimental</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_no_012-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_no_012-2025.pdf.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA (PODEMOS), no uso de suas atribuições legais e com fundamento no artigo 168 do Regimento Interno desta Casa de Leis, vem requerer ao Poder Executivo Municipal que seja encaminhado a esta Casa Legislativa o mapa oficial atualizado do perímetro urbano da sede do município, contendo de forma clara e precisa os limites definidos do perímetro urbano da cidade de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3477/requerimento_no_013-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3477/requerimento_no_013-2025.pdf.pdf</t>
   </si>
   <si>
     <t>na condição de Vereadores da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem REQUERER a expedição de ofício ao Diretor Geral do Departamento de Estradas e Rodagem (DER-ES), senhor José Eustáquio de Freitas, solicitando providências no sentido de realizar recuperação asfáltica do trecho da rodovia ES 080, localizado próximo ao estabelecimento Cantinho da Roça, no trecho que liga o Município de Santa Leopoldina a Cariacica, conforme coordenadas geográficas e imagens anexas.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_no_014-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_no_014-2025.pdf.pdf</t>
   </si>
   <si>
     <t>REQUERER a expedição de ofício ao Secretário de Estado da Agricultura, Abastecimento, Aquicultura e Pesca (SEAG), senhor Enio Bergoli da Costa, solicitando providências no sentido de viabilizar a instalação de um quebra-molas no trecho da Rodovia Caminhos do Campo, na comunidade de Mangaraí, em frente à Igreja Maranata, conforme imagens e coordenadas anexas.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>Flaviano Barcellos Fassarella, Marcelo Ferreira Lepaus, Romi Carlos Facco Muller</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_no_015-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_no_015-2025.pdf.pdf</t>
   </si>
   <si>
     <t>REQUERER a expedição de ofício ao Secretário de Estado da Agricultura, Abastecimento, Aquicultura e Pesca (SEAG), senhor Enio Bergoli da Costa, solicitando providências no sentido de viabilizar a construção de um ponto de ônibus na comunidade de Mangaraí, localizado na entrada de Bonito, em frente à subida da Igreja de Santo Antônio, em trecho do Programa Caminhos do Campo, conforme imagens e coordenadas anexas.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_no_016-2025.pdf.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_no_016-2025.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>REQUERER a expedição de ofício ao Secretário de Estado da Agricultura, Abastecimento, Aquicultura e Pesca (SEAG), senhor Enio Bergoli da Costa, solicitando providências para a execução de serviços de recapeamento em todo o trecho da Rodovia Caminhos do Campo que liga a comunidade de Barra de Mangaraí à comunidade de Mangaraí, conforme coordenadas geográficas e imagens anexas.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_no_017-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_no_017-2025.pdf.pdf</t>
   </si>
   <si>
     <t>REQUERER a expedição de ofício ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, solicitando a efetiva implementação da Lei Municipal nº 1.542/2015, que dispõe sobre a identificação dos rios, córregos e nascentes existentes no Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>REQUERER seja expedido ofício ao Senhor Prefeito Municipal de Santa Leopoldina, bem como à Secretaria Municipal de Obras e Serviços Públicos, para que sejam adotadas as seguintes providências:_x000D_
 _x000D_
 •	A realização de avaliação técnica especializada quanto à execução da obra decorrente da Ata de Registro de Preços nº 037/2023 – Processo Eletrônico nº 002363/2023, firmada com a empresa MGP Construções e Serviços Ltda., especificamente no trecho executado na Comunidade de Caramuru, a fim de verificar se os serviços foram devidamente realizados em conformidade com os padrões e especificações contratuais;_x000D_
 •	A prestação de informações acerca da data de execução dos serviços na mencionada comunidade.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3563/req_019_-_2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3563/req_019_-_2025.pdf.pdf</t>
   </si>
   <si>
     <t>REQUERER seja realizada Audiência Pública do Esporte, no dia 12 de dezembro de 2025, às 18 horas, no Plenário desta Câmara Municipal, com a finalidade de debater com a comunidade esportiva, gestores, atletas e representantes do poder público assuntos relevantes e propostas para o fortalecimento e desenvolvimento das políticas públicas voltadas ao esporte no município de Santa Leopoldina</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3564/req_020_-_2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3564/req_020_-_2025.pdf.pdf</t>
   </si>
   <si>
     <t>REQUERER a expedição de ofício ao Diretor Geral do Departamento de Estradas e Rodagem (DER-ES), senhor José Eustáquio de Freitas, solicitando a instalação de um redutor de velocidades localizado próximo ao Restaurante e Bar do Pivetta, às margens da rodovia 080-ES, na comunidade de Barra de Mangaraí, neste município, conforme imagens e coordenadas anexas, bem como a implantação de placa de sinalização indicando ponto de ônibus situado nas proximidades do referido estabelecimento, conforme imagens e coordenadas anexas.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_21-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_21-2025.pdf.pdf</t>
   </si>
   <si>
     <t>REQUERER a realização de Audiência Pública do Esporte, a ser realizada no mês de dezembro de 2025, no Plenário da Câmara Municipal, com a finalidade de debater com a comunidade esportiva, gestores, atletas e representantes do poder público assuntos relevantes e propostas voltadas ao fortalecimento e desenvolvimento das políticas públicas de esporte no município de Santa Leopoldina._x000D_
 A pauta sugerida para a audiência inclui os seguintes temas:_x000D_
 _x000D_
 ✓ Sugestão de elaboração e execução do Calendário Esportivo Municipal;_x000D_
 ✓ Possibilidade de implementação e fortalecimento do Projeto Campeões do Futuro;_x000D_
 ✓ Criação e ampliação de programas de incentivo e apoio ao esporte amador;_x000D_
 ✓ Melhoria da infraestrutura esportiva municipal (quadras, campos e áreas de lazer);_x000D_
 ✓ Participação dos alunos nos Jogos Escolares e competições regionais;_x000D_
 ✓ Possibilidade de implantação do Programa Bolsa Atleta Municipal;_x000D_
 ✓ Viabilidade de transporte de atletas para competições oficiais e eventos esportivos.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>MoP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3262/mocao_de_pesar_no_001-2025_aprovada.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3262/mocao_de_pesar_no_001-2025_aprovada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. VALDEMIRO BARTH, ocorrido no dia 12 de janeiro de 2025.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3263/mocao_de_pesar_no_002-2025_aprovada.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3263/mocao_de_pesar_no_002-2025_aprovada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ISAAC SCHAFFEN, ocorrido no dia 12 de janeiro de 2025</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3279/mocao_de_pesar_no_003-2025_.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3279/mocao_de_pesar_no_003-2025_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. PE. LOURENÇO LAGANDONI HAYONG, ocorrido no dia 04 de fevereiro de 2025</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3319/mocao_de_pesar_005-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3319/mocao_de_pesar_005-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. THAYNA BANKERT NASS, ocorrido no dia 08 de março de 2025.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3320/mocao_de_pesar_006-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3320/mocao_de_pesar_006-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ANTÔNIO DIONIZIO TEODORO, ocorrido no dia 10 de março de 2025.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3332/mocao_de_pesar_007-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3332/mocao_de_pesar_007-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ERVIN GRONES, ocorrido no dia 07 de março de 2025.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3351/mocao_de_pesar_009-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3351/mocao_de_pesar_009-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. EMETERIO TEIXEIRA ALMEIDA, ocorrido no dia 29 de março de 2025.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3352/mocao_de_pesar_010-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3352/mocao_de_pesar_010-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. GUSTAVO HENRIQUE BELLARDT VOMOCA, ocorrido no dia 09 de abril de 2025.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3353/mocao_de_pesar_011-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3353/mocao_de_pesar_011-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. NILZA MARIA MANSK ALVARENGA, ocorrido no dia 19 de abril de 2025.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3354/mocao_de_pesar_012-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3354/mocao_de_pesar_012-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, à Sagrada Igreja Católica, pelo falecimento de JORGE MARIO BERGOGLIO, Sua Santidade o PAPA FRANCISCO, ocorrido no dia 21 de abril de 2025.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3355/mocao_de_pesar_013-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3355/mocao_de_pesar_013-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. MIGUEL PILGER, ocorrido no dia 18 de abril de 2025.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. FLORIANO ERNESTO SILLER, ocorrido no dia 26 de abril de 2025.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. MARIA DA GLORIA NUNES MULLER, ocorrido no dia 27 de abril de 2025</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3408/mocao_de_pesar_019-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3408/mocao_de_pesar_019-2025.pdf</t>
   </si>
   <si>
     <t>VÊM DE CONFORMIDADE COM FUNDAMENTO NO ARTIGO 170, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SANTA LEOPOLDINA/ES, APRESENTAR MOÇÃO DE PESAR, A ENLUTADA FAMÍLIA, PELO FALECIMENTO DA SRA. LEILIANE GAIBA ENTRINGER DA SILVEIRA, OCORRIDO NO DIA 08 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3433/mocao_de_pesar_021-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3433/mocao_de_pesar_021-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. JOSÉ RONILDO SILVEIRA, ocorrido no dia 11 de julho de 2025</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3474/mocao_de_pesar_no_026-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3474/mocao_de_pesar_no_026-2025.pdf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. AURESETE BOLDT MUNGO, ocorrido no dia 27 de agosto de 2025.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3505/mocao_de_pesar_no_029-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3505/mocao_de_pesar_no_029-2025.pdf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento da Sra. MIRNA RÚBIA NEVES LIBERATO, ocorrido no dia 24 de setembro de 2025.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3506/mocao_de_pesar_no_031-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3506/mocao_de_pesar_no_031-2025.pdf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. ERALDO DA PENHA VOMOCA, ocorrido no dia 28 de setembro de 2025.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3591/mocao_de_congratucao_no_038-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3591/mocao_de_congratucao_no_038-2025.pdf.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinado, DARLEY JANSEN ESPÍNDULA (PP), FLAVIANO BARCELLOS FASSARELLA (PODEMOS), MARCELO FERREIRA LEPAUS (PDT), MARCOS ADRIANO RAUTA (PODEMOS) NELSON LICHTENHELD (PSD), ROMI CARLOS FACCO MULLER (REPUBLICANOS), ROSIMAR JOSÉ LAHAS (PDT), SÉRGIO ANGELI LAGO (REPUBLICANOS) e VANÍSIO WALCHER HELMER (PP), com assento nesta Colenda Casa de Leis, vêm de conformidade com fundamento no artigo 170, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. GILMAR VIEIRA DE CARVALHO, ocorrido no dia 22 de dezembro de 2025.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>MoC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3317/mocao_de_congratulacao_no_004-2025_.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3317/mocao_de_congratulacao_no_004-2025_.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES à dedicada e incansável equipe da Patrulha Mecanizada da Prefeitura Municipal de Santa Leopoldina, que, desde o início deste ano, tem trabalhado incansavelmente para a reconstrução das estradas em nosso município.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3333/mocao_de_congratulacao_008-2025_.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3333/mocao_de_congratulacao_008-2025_.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES ao Instituto Federal do Espírito Santo (IFES) Campus Centro-Serrano, em especial aos estudantes e servidores, pelos 10 anos de funcionamento do Campus, a serem comemorados no próximo dia 16 de março, e pelo êxito na oferta de cursos para a formação da juventude da região central-serrana.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3386/mocao_de_congratulacao_016-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3386/mocao_de_congratulacao_016-2025.pdf</t>
   </si>
   <si>
     <t>manifesta suas CONGRATULAÇÕES ao Hospital Evangélico de Santa Leopoldina, em especial pela acreditação ONA nível 2, Acreditado Pleno, concedida pela Organização Nacional de Acreditação.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3387/mocao_de_congratulacao_017-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3387/mocao_de_congratulacao_017-2025.pdf</t>
   </si>
   <si>
     <t>manifesta suas CONGRATULAÇÕES à empresa LHL Construções e Serviços Ltda, na pessoa do senhor Leonardo Herzog Laurett, em reconhecimento à conclusão da reforma da loja de produtos regionais denominada Casa Santa Leopoldina, situada ao lado da Feira da Agricultura Familiar, neste município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3398/mocao_de_congratulacao_018-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3398/mocao_de_congratulacao_018-2025.pdf</t>
   </si>
   <si>
     <t>COM FUNDAMENTO NO ARTIGO 170 DO REGIMENTO INTERNO DESTA CASA DE LEIS, MANIFESTA SUAS CONGRATULAÇÕES AO SENADOR DA REPÚBLICA FABIANO CONTARATO, POR SUA ATUAÇÃO FIRME, DIGNA E EXEMPLAR NO SENADO FEDERAL.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>Flaviano Barcellos Fassarella, Marcelo Ferreira Lepaus</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3422/mocao_020-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3422/mocao_020-2025.pdf.pdf</t>
   </si>
   <si>
     <t>MANIFESTA SUAS CONGRATULAÇÕES AO SENHOR LUCA LONARDI, PELA CONQUISTA DO 1º LUGAR NO CONCURSO DA MELHOR PIZZA DO ESPÍRITO SANTO, REALIZADO DURANTE O PANSHOW 2025.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3444/mocao_de_congratulacao_no_022-2025_.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3444/mocao_de_congratulacao_no_022-2025_.pdf</t>
   </si>
   <si>
     <t>o Vereador MARCELO FERREIRA LEPAUS (PDT), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES à senhora Maristela Pagung, proprietária do Eco Parque Cachoeira Moxafongo, pelo reconhecimento da Cachoeira Moxafongo como a mais bonita do Espírito Santo, conforme resultado da enquete promovida pelo portal HZ/A Gazeta.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3453/mocao_de_congratucao_no_023-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3453/mocao_de_congratucao_no_023-2025.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES ao SUPERMERCADO FOEGER LTDA, fundado em 1991 pelo saudoso senhor João Vendelino Foeger e atualmente administrado por seus filhos, Edson Foeger e Marcos Roberto Foeger, pela comemoração de seus 34 anos de atividades neste mês de agosto.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3460/024_-_mocao_de_congratulacao_1assinado.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3460/024_-_mocao_de_congratulacao_1assinado.pdf.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES aos Missionários do Verbo Divino, pela comemoração dos 130 anos de Presença e Evangelização Verbita no Brasil e dos 150 anos de Presença Verbita no Mundo, celebrados no ano de 2025.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3473/mocao_de_congratucao_no_025-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3473/mocao_de_congratucao_no_025-2025.pdf.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES o senhor Sérgio Luiz Gaiba Batista, responsável pelo Concurso de Cafés de Santa Leopoldina, pela iniciativa que valoriza a agricultura familiar e fortalece a produção sustentável, com a entrada oficial do município no Circuito de Cafés Especiais do Espírito Santo.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3491/mocao_de_congratucao_no_027-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3491/mocao_de_congratucao_no_027-2025.pdf.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES à ASSOCIAÇÃO DE VOLUNTÁRIAS DE SANTA LEOPOLDINA, em reconhecimento aos relevantes serviços prestados à comunidade, por ocasião da celebração de seus 20 anos de história.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3493/mocao_de_congratucao_no_028-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3493/mocao_de_congratucao_no_028-2025.pdf.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES ao senhor SIDNEI LAURETT, em reconhecimento à sua brilhante trajetória como atleta de jiu-jitsu e pelo relevante trabalho voluntário desenvolvido como professor dessa modalidade esportiva em nosso município.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3507/mocao_de_congratucao_no_030-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3507/mocao_de_congratucao_no_030-2025.pdf.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES ao senhor JERÔNIMO SANTANA DE AGUIAR, em reconhecimento à sua destacada atuação como atleta e pelas recentes conquistas alcançadas em competições de corrida.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3542/mocao_de_congratucao_no_032-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3542/mocao_de_congratucao_no_032-2025.pdf.pdf</t>
   </si>
   <si>
     <t>FLAVIANO BARCELLOS FASSARELLA (PODEMOS), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES à ASSOCIAÇÃO RECREATIVA CANTA GALO (ARCG), pelos seus 41 anos de fundação, comemorados em 2025, e pela sua notável contribuição esportiva, social e comunitária ao município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3556/mocao_de_congratucao_no_033-2025.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3556/mocao_de_congratucao_no_033-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santa Leopoldina, por intermédio de seu membro, o Vereador SERGIO ANGELI LAGO (PODEMOS), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas congratulações ao GRUPO QUINTANEJA, em especial pela realização da Festa do Dia das Crianças, ocorrida no dia 11 de outubro de 2025.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial o Vereador FLAVIANO BARCELLOS FASSARELLA (PODEMOS), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES ao Senhor VANILDO REINHOLZ, cidadão exemplar que tem dedicado grande parte de sua vida ao fortalecimento do esporte amador no município de Santa Leopoldina, especialmente na comunidade de Mangaraí.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3575/mocao_congratulacao_35-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3575/mocao_congratulacao_35-2025.pdf.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES ao Senhor GERHARD RENZLER, em reconhecimento aos relevantes serviços prestados à comunidade da Colônia do Tirol e ao município de Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial o Vereador DARLEY JANSEN ESPÍNDULA (PP), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES ao Senhor Francisco Kalott, em reconhecimento à sua trajetória de vida exemplar, ao espírito empreendedor e às contribuições relevantes para o desenvolvimento econômico e turístico do município de Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3589/mocao_de_congratucao_no_037-2025.pdf.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3589/mocao_de_congratucao_no_037-2025.pdf.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial o Vereador SERGIO ANGELI LAGO (REPUBLICANOS), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES à COOPERATIVA DOS PRODUTORES DE GENGIBRE DA REGIÃO SERRANA DO ESPÍRITO SANTO (COOPGINGER), em reconhecimento às relevantes contribuições prestadas ao desenvolvimento econômico, social e produtivo do Município de Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3435/veto_parcial.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3435/veto_parcial.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL do Autógrafo de Lei nº 026/2025, porquanto conclui que os 3º, 4º, 5º, 6º, 7º, 8º, 9º, 10, 11 e 12 matéria privativa do Chefe do Poder Executivo Municipal. Alegado vício de iniciativa.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3533/of._gp_no_674-2025_-_veto_parcial.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3533/of._gp_no_674-2025_-_veto_parcial.pdf</t>
   </si>
   <si>
     <t>veta-se parcialmente o Autógrafo de Lei nº 041/2025, especificamente quanto ao Parágrafo único do art. 1º.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer Prévio</t>
   </si>
   <si>
-    <t>https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3385/5_-_parecer_previo_00029-2025-5_-_1a_camara.pdf</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3385/5_-_parecer_previo_00029-2025-5_-_1a_camara.pdf</t>
   </si>
   <si>
     <t>Processo: 05202/2024-8  Classificação: Prestação de Contas Anual de Prefeito  Exercício: 2023  UG: PMSL - Prefeitura Municipal de Santa Leopoldina_x000D_
  Relator: Sérgio Aboudib Ferreira Pinto  Responsável: ROMERO LUIZ ENDRINGER  PRESTAÇÃO DE CONTAS ANUAL – FINANÇAS PÚBLICAS – PARECER PRÉVIO PELA APROVAÇÃO - CIÊNCIA – ARQUIVAMENTO.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>MESAD</t>
   </si>
   <si>
     <t>VOTAÇÃO DA MESA DIRETORA</t>
   </si>
   <si>
     <t>CHAPA ÚNICA PARA OS CARGOS DE PRESIDENTE: DARLEY ESPÍNDULA; VICE-PRESIDENTE SERGIO LAGO; TESOUREIRO: MARCELO LEPAUS; SECRETÁRIO: VANÍSIO HELMER.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
@@ -3874,67 +3877,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3264/indicacao_no_006-2025_aprovada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3276/indicacao_011_-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3277/indicacao_012_-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3290/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_027-2025_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3326/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3305/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3368/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3309/indicacao_042-2025_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3310/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3311/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3328/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3315/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3330/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3334/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3336/indicacao_053-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3337/indicacao_054-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3338/indicacao_055-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3340/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3348/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3356/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_060-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3364/indicacao_061-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3365/indicacao_062-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3369/indicacao_063-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3370/indicacao_064-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3372/indicacao_065-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3373/indicacao_066-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_067-2055.pdf.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3399/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_069-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3377/indicacao_070-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3388/indicacao_071-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3389/indicacao_072-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3390/indicacao_073-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3391/indicacao_074-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3392/indicacao_075-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_076-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3394/indicacao_077-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3395/indicacao_078-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_079-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3397/indicacao_080-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_081-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3401/indicacao_082-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3402/indicacao_083-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3403/indicacao_084-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3404/indicacao_085-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_086-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_087-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3416/indicacao_088-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3417/indicacao_089-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3418/indicacao_090-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_091-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3431/indicacao_092-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3432/indicacao_093-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_094-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3441/indicacao_095-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3442/indicacao_096-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3443/indicacao_097-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3448/indicacao_no_098-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3449/indicacao_no_099-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_100-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3451/indicacao_101-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3452/indicacao_102-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3454/indicacao_103-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3465/indicacao_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3466/indicacao_no_105-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3467/indicacao_no_106-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3468/indicacao_no_107-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3469/indicacao_no_108-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3470/indicacao_no_109-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3471/indicacao_no_110-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_no_111-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3478/indicacao_no_112-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3479/indicacao_no_113-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_no_114-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_no_115-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_no_116-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3487/indicacao_no_117-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3488/indicacao_no_118-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3489/indicacao_no_119-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3490/indicacao_no_120-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3498/indicacao_no_121-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_no_122-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_no_123-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_124-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_125-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_no_126-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_no_127-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3509/indicacao_no_128-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3510/indicacao_no_129-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3511/indicacao_no_130-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3512/indicacao_no_131-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3513/indicacao_no_132-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_no_133-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3515/indicacao_no_134-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3516/indicacao_no_135-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3520/indicacao_no_136-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3521/indicacao_no_137-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3522/indicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3523/indicacao_no_139-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_no_140-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_no_141-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_no_142-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3528/indicacao_no_144-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao_no_145-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao_no_146-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_no_147-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3532/indicacao_no_148-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_149-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3538/indicacao_150-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3539/indicacao_151_-_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3540/indicacao_152-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3541/indicacao_153.pdf.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3543/indicacao_154_-_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_155_-_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_157_-_2025.pdf..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3553/indicacao_158_-_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3554/indicacao_159_-_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_160_-_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3557/indicacao_161_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3559/indicacao_162_-_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3560/indicacao_163_-_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3561/indicacao_164_-_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3562/indicacao_165_-_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3565/indicacao_166_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3566/indicacao_167_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3567/indicacao_168_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3568/indicacao_169_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_170-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3572/indicacao_171-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_172-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3576/indicacao_173-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3580/indicacao_174.pdf.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3581/indicacao_175.pdf.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3582/indicacao_176.pdf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3583/indicacao_177.pdf.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3584/indicacao_178.pdf.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3321/decreto_legislativo_001-2025assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3322/decreto_legislativo_002-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3424/projeto_de_decreto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3267/pl_005-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3273/projeto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3274/pl_008-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3275/pl_009-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3287/pl010-2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3342/pl_012-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3343/pl_013-2025_2.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3346/pl_016-2025_2.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3349/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3362/pl_019-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3358/pl_020-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3359/pl.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3363/pl022-1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3378/pl.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3379/projet1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3380/pl_025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3382/pl_026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3383/pl_027.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3407/1_-_pl.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3409/pl.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3410/pl_031.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3411/projeto_de_lei_32-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3420/pl.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3421/pl_034_aebes.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3423/1_-_pl.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3426/pl_036.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3427/pl.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3428/pl_038.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3436/pl_039.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3437/pl_040.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3438/pl_041.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3439/pl_042.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3445/pl_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3446/pl-44.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3455/pl_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3456/pl_046_alterado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_47.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3483/pl_48.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3484/pl_49.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3494/pl_50_2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3495/pl_051.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3517/plppa.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3518/plldo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3519/plloa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3534/pl_55.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3536/pl_56.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3544/pl_57.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3545/mensagem_039.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3546/mensagem_040.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3547/mensagem_041.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3548/pl_061..pdf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3549/pl_62_ocr.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3558/mensagem_042.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3577/pl_64.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3578/pl_065_-_abono_pmsl-.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3579/pl_066_-_abono_magisterio-.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3585/pl_067.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3590/pl_aebes.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3360/pr_001-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3361/pr_002-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3381/resolucao_003assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3419/resolucao_004assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3447/pr_005.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3461/resolucao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3462/resolucao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3463/resolucao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3535/resolucao_009.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3569/pr_010_-_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3286/requerimento_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3350/requerimento_004-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3371/req_005-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3406/requerimento_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3412/requerimento_007-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3429/requerimento_008-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3458/requerimento_009-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3459/requerimento_010-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_no_012-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3477/requerimento_no_013-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_no_014-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_no_015-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_no_016-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_no_017-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3563/req_019_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3564/req_020_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_21-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3262/mocao_de_pesar_no_001-2025_aprovada.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3263/mocao_de_pesar_no_002-2025_aprovada.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3279/mocao_de_pesar_no_003-2025_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3319/mocao_de_pesar_005-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3320/mocao_de_pesar_006-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3332/mocao_de_pesar_007-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3351/mocao_de_pesar_009-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3352/mocao_de_pesar_010-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3353/mocao_de_pesar_011-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3354/mocao_de_pesar_012-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3355/mocao_de_pesar_013-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3408/mocao_de_pesar_019-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3433/mocao_de_pesar_021-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3474/mocao_de_pesar_no_026-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3505/mocao_de_pesar_no_029-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3506/mocao_de_pesar_no_031-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3591/mocao_de_congratucao_no_038-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3317/mocao_de_congratulacao_no_004-2025_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3333/mocao_de_congratulacao_008-2025_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3386/mocao_de_congratulacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3387/mocao_de_congratulacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3398/mocao_de_congratulacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3422/mocao_020-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3444/mocao_de_congratulacao_no_022-2025_.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3453/mocao_de_congratucao_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3460/024_-_mocao_de_congratulacao_1assinado.pdf.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3473/mocao_de_congratucao_no_025-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3491/mocao_de_congratucao_no_027-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3493/mocao_de_congratucao_no_028-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3507/mocao_de_congratucao_no_030-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3542/mocao_de_congratucao_no_032-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3556/mocao_de_congratucao_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3575/mocao_congratulacao_35-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3589/mocao_de_congratucao_no_037-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3435/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3533/of._gp_no_674-2025_-_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3385/5_-_parecer_previo_00029-2025-5_-_1a_camara.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3264/indicacao_no_006-2025_aprovada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3276/indicacao_011_-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3277/indicacao_012_-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3280/indicacao_013-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_014-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_015-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_019-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_020-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3290/indicacao_021-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_022-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_027-2025_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_030-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3326/indicacao_031-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_032-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_033-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3305/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_035-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_036-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_037-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_038-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_039-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3368/indicacao_040-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_041-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3309/indicacao_042-2025_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3310/indicacao_043-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3311/indicacao_044-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3328/indicacao_045-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_046-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_047-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3315/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3330/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_050-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3334/indicacao_051-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_052-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3336/indicacao_053-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3337/indicacao_054-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3338/indicacao_055-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_056-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3340/indicacao_057-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3348/indicacao_058-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3356/indicacao_059-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_060-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3364/indicacao_061-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3365/indicacao_062-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3369/indicacao_063-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3370/indicacao_064-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3372/indicacao_065-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3373/indicacao_066-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3374/indicacao_067-2055.pdf.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3399/indicacao_068-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3413/indicacao_069-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3377/indicacao_070-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3388/indicacao_071-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3389/indicacao_072-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3390/indicacao_073-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3391/indicacao_074-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3392/indicacao_075-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_076-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3394/indicacao_077-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3395/indicacao_078-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3396/indicacao_079-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3397/indicacao_080-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_081-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3401/indicacao_082-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3402/indicacao_083-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3403/indicacao_084-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3404/indicacao_085-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_086-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_087-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3416/indicacao_088-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3417/indicacao_089-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3418/indicacao_090-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_091-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3431/indicacao_092-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3432/indicacao_093-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_094-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3441/indicacao_095-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3442/indicacao_096-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3443/indicacao_097-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3448/indicacao_no_098-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3449/indicacao_no_099-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3450/indicacao_100-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3451/indicacao_101-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3452/indicacao_102-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3454/indicacao_103-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3465/indicacao_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3466/indicacao_no_105-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3467/indicacao_no_106-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3468/indicacao_no_107-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3469/indicacao_no_108-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3470/indicacao_no_109-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3471/indicacao_no_110-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3472/indicacao_no_111-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3478/indicacao_no_112-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3479/indicacao_no_113-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3480/indicacao_no_114-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3481/indicacao_no_115-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3482/indicacao_no_116-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3487/indicacao_no_117-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3488/indicacao_no_118-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3489/indicacao_no_119-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3490/indicacao_no_120-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3498/indicacao_no_121-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_no_122-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_no_123-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_124-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_125-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_no_126-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_no_127-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3509/indicacao_no_128-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3510/indicacao_no_129-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3511/indicacao_no_130-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3512/indicacao_no_131-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3513/indicacao_no_132-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3514/indicacao_no_133-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3515/indicacao_no_134-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3516/indicacao_no_135-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3520/indicacao_no_136-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3521/indicacao_no_137-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3522/indicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3523/indicacao_no_139-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_no_140-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_no_141-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_no_142-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3528/indicacao_no_144-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao_no_145-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao_no_146-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_no_147-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3532/indicacao_no_148-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3537/indicacao_149-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3538/indicacao_150-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3539/indicacao_151_-_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3540/indicacao_152-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3541/indicacao_153.pdf.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3543/indicacao_154_-_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_155_-_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3552/indicacao_157_-_2025.pdf..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3553/indicacao_158_-_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3554/indicacao_159_-_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3555/indicacao_160_-_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3557/indicacao_161_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3559/indicacao_162_-_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3560/indicacao_163_-_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3561/indicacao_164_-_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3562/indicacao_165_-_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3565/indicacao_166_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3566/indicacao_167_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3567/indicacao_168_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3568/indicacao_169_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3571/indicacao_170-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3572/indicacao_171-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_172-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3576/indicacao_173-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3580/indicacao_174.pdf.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3581/indicacao_175.pdf.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3582/indicacao_176.pdf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3583/indicacao_177.pdf.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3584/indicacao_178.pdf.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3321/decreto_legislativo_001-2025assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3322/decreto_legislativo_002-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3424/projeto_de_decreto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3267/pl_005-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3273/projeto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3274/pl_008-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3275/pl_009-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3287/pl010-2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3342/pl_012-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3343/pl_013-2025_2.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3346/pl_016-2025_2.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3349/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3362/pl_019-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3358/pl_020-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3359/pl.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3363/pl022-1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3378/pl.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3379/projet1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3380/pl_025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3382/pl_026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3383/pl_027.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3407/1_-_pl.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3409/pl.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3410/pl_031.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3411/projeto_de_lei_32-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3420/pl.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3421/pl_034_aebes.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3423/1_-_pl.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3426/pl_036.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3427/pl.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3428/pl_038.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3436/pl_039.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3437/pl_040.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3438/pl_041.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3439/pl_042.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3445/pl_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3446/pl-44.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3455/pl_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3456/pl_046_alterado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3457/pl_47.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3483/pl_48.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3484/pl_49.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3494/pl_50_2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3495/pl_051.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3517/plppa.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3518/plldo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3519/plloa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3534/pl_55.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3536/pl_56.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3544/pl_57.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3545/mensagem_039.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3546/mensagem_040.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3547/mensagem_041.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3548/pl_061..pdf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3549/pl_62_ocr.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3558/mensagem_042.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3577/pl_64.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3578/pl_065_-_abono_pmsl-.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3579/pl_066_-_abono_magisterio-.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3585/pl_067.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3586/pl_68.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3590/pl_aebes.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3360/pr_001-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3361/pr_002-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3381/resolucao_003assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3419/resolucao_004assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3447/pr_005.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3461/resolucao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3462/resolucao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3463/resolucao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3535/resolucao_009.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3569/pr_010_-_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3285/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3278/requerimento_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3286/requerimento_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3350/requerimento_004-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3371/req_005-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3406/requerimento_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3412/requerimento_007-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3429/requerimento_008-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3458/requerimento_009-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3459/requerimento_010-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3475/requerimento_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3476/requerimento_no_012-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3477/requerimento_no_013-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3485/requerimento_no_014-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3486/requerimento_no_015-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3496/requerimento_no_016-2025.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3497/requerimento_no_017-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3563/req_019_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3564/req_020_-_2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_21-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3262/mocao_de_pesar_no_001-2025_aprovada.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3263/mocao_de_pesar_no_002-2025_aprovada.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3279/mocao_de_pesar_no_003-2025_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3319/mocao_de_pesar_005-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3320/mocao_de_pesar_006-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3332/mocao_de_pesar_007-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3351/mocao_de_pesar_009-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3352/mocao_de_pesar_010-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3353/mocao_de_pesar_011-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3354/mocao_de_pesar_012-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3355/mocao_de_pesar_013-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3408/mocao_de_pesar_019-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3433/mocao_de_pesar_021-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3474/mocao_de_pesar_no_026-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3505/mocao_de_pesar_no_029-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3506/mocao_de_pesar_no_031-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3591/mocao_de_congratucao_no_038-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3317/mocao_de_congratulacao_no_004-2025_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3333/mocao_de_congratulacao_008-2025_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3386/mocao_de_congratulacao_016-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3387/mocao_de_congratulacao_017-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3398/mocao_de_congratulacao_018-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3422/mocao_020-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3444/mocao_de_congratulacao_no_022-2025_.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3453/mocao_de_congratucao_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3460/024_-_mocao_de_congratulacao_1assinado.pdf.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3473/mocao_de_congratucao_no_025-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3491/mocao_de_congratucao_no_027-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3493/mocao_de_congratucao_no_028-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3507/mocao_de_congratucao_no_030-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3542/mocao_de_congratucao_no_032-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3556/mocao_de_congratucao_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3575/mocao_congratulacao_35-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3589/mocao_de_congratucao_no_037-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3435/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3533/of._gp_no_674-2025_-_veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2025/3385/5_-_parecer_previo_00029-2025-5_-_1a_camara.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H317"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="189.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -10156,1974 +10159,1974 @@
       </c>
       <c r="H241" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>926</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>274</v>
       </c>
       <c r="D242" t="s">
         <v>737</v>
       </c>
       <c r="E242" t="s">
         <v>738</v>
       </c>
       <c r="F242" t="s">
         <v>724</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>578</v>
+        <v>927</v>
       </c>
       <c r="H242" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>278</v>
       </c>
       <c r="D243" t="s">
         <v>737</v>
       </c>
       <c r="E243" t="s">
         <v>738</v>
       </c>
       <c r="F243" t="s">
         <v>724</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H243" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>282</v>
       </c>
       <c r="D244" t="s">
         <v>737</v>
       </c>
       <c r="E244" t="s">
         <v>738</v>
       </c>
       <c r="F244" t="s">
         <v>744</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="H244" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>721</v>
       </c>
       <c r="D245" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E245" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="H245" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>10</v>
       </c>
       <c r="D246" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E246" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="H246" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>731</v>
       </c>
       <c r="D247" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E247" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F247" t="s">
         <v>724</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="H247" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D248" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E248" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F248" t="s">
         <v>732</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="H248" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>736</v>
       </c>
       <c r="D249" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E249" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F249" t="s">
         <v>67</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="H249" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>17</v>
       </c>
       <c r="D250" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E250" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F250" t="s">
         <v>724</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="H250" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>21</v>
       </c>
       <c r="D251" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E251" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F251" t="s">
         <v>724</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="H251" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>26</v>
       </c>
       <c r="D252" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E252" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F252" t="s">
         <v>724</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="H252" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>31</v>
       </c>
       <c r="D253" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E253" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F253" t="s">
         <v>724</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="H253" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>36</v>
       </c>
       <c r="D254" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E254" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F254" t="s">
         <v>724</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="H254" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>721</v>
       </c>
       <c r="D255" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E255" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F255" t="s">
         <v>126</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H255" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>10</v>
       </c>
       <c r="D256" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E256" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F256" t="s">
         <v>622</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="H256" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>731</v>
       </c>
       <c r="D257" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E257" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F257" t="s">
         <v>22</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H257" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D258" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E258" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F258" t="s">
         <v>126</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="H258" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>736</v>
       </c>
       <c r="D259" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E259" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F259" t="s">
         <v>37</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="H259" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>17</v>
       </c>
       <c r="D260" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E260" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="H260" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>21</v>
       </c>
       <c r="D261" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E261" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F261" t="s">
         <v>37</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H261" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>26</v>
       </c>
       <c r="D262" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E262" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F262" t="s">
         <v>622</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="H262" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>31</v>
       </c>
       <c r="D263" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E263" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F263" t="s">
         <v>622</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H263" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>36</v>
       </c>
       <c r="D264" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E264" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F264" t="s">
         <v>622</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="H264" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>41</v>
       </c>
       <c r="D265" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E265" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F265" t="s">
         <v>622</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H265" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>45</v>
       </c>
       <c r="D266" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E266" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F266" t="s">
         <v>67</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="H266" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>50</v>
       </c>
       <c r="D267" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E267" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F267" t="s">
         <v>622</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="H267" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>54</v>
       </c>
       <c r="D268" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E268" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F268" t="s">
         <v>27</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="H268" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>58</v>
       </c>
       <c r="D269" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E269" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F269" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="H269" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>62</v>
       </c>
       <c r="D270" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E270" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F270" t="s">
         <v>622</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="H270" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>66</v>
       </c>
       <c r="D271" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E271" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F271" t="s">
         <v>126</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="H271" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>71</v>
       </c>
       <c r="D272" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E272" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F272" t="s">
         <v>22</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H272" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>75</v>
       </c>
       <c r="D273" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E273" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F273" t="s">
         <v>46</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="H273" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>79</v>
       </c>
       <c r="D274" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E274" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F274" t="s">
         <v>27</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="H274" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>83</v>
       </c>
       <c r="D275" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E275" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F275" t="s">
         <v>46</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="H275" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>721</v>
       </c>
       <c r="D276" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E276" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F276" t="s">
         <v>622</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="H276" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>10</v>
       </c>
       <c r="D277" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E277" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F277" t="s">
         <v>622</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="H277" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>731</v>
       </c>
       <c r="D278" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E278" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F278" t="s">
         <v>622</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="H278" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>736</v>
       </c>
       <c r="D279" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E279" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F279" t="s">
         <v>622</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="H279" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>17</v>
       </c>
       <c r="D280" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E280" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F280" t="s">
         <v>622</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="H280" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>21</v>
       </c>
       <c r="D281" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E281" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F281" t="s">
         <v>622</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="H281" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>31</v>
       </c>
       <c r="D282" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E282" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="H282" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>36</v>
       </c>
       <c r="D283" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E283" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="H283" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>41</v>
       </c>
       <c r="D284" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E284" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="H284" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>45</v>
       </c>
       <c r="D285" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E285" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H285" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>50</v>
       </c>
       <c r="D286" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E286" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="H286" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>54</v>
       </c>
       <c r="D287" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E287" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F287" t="s">
         <v>622</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H287" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>58</v>
       </c>
       <c r="D288" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E288" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F288" t="s">
         <v>622</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H288" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>75</v>
       </c>
       <c r="D289" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E289" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F289" t="s">
         <v>622</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="H289" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>83</v>
       </c>
       <c r="D290" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E290" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F290" t="s">
         <v>622</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="H290" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>104</v>
       </c>
       <c r="D291" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E291" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="H291" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>117</v>
       </c>
       <c r="D292" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E292" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F292" t="s">
         <v>622</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="H292" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>125</v>
       </c>
       <c r="D293" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E293" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F293" t="s">
         <v>622</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="H293" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>154</v>
       </c>
       <c r="D294" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E294" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F294" t="s">
         <v>622</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="H294" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D295" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E295" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F295" t="s">
         <v>32</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="H295" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>26</v>
       </c>
       <c r="D296" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E296" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F296" t="s">
         <v>622</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="H296" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>62</v>
       </c>
       <c r="D297" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E297" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F297" t="s">
         <v>46</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="H297" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>66</v>
       </c>
       <c r="D298" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E298" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F298" t="s">
         <v>67</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="H298" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>71</v>
       </c>
       <c r="D299" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E299" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F299" t="s">
         <v>67</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="H299" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>79</v>
       </c>
       <c r="D300" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E300" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F300" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="H300" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>87</v>
       </c>
       <c r="D301" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E301" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F301" t="s">
         <v>27</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="H301" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>91</v>
       </c>
       <c r="D302" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E302" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F302" t="s">
         <v>126</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="H302" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>95</v>
       </c>
       <c r="D303" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E303" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F303" t="s">
         <v>126</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="H303" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>99</v>
       </c>
       <c r="D304" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E304" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F304" t="s">
         <v>27</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="H304" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>109</v>
       </c>
       <c r="D305" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E305" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F305" t="s">
         <v>32</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="H305" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>113</v>
       </c>
       <c r="D306" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E306" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F306" t="s">
         <v>46</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="H306" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>121</v>
       </c>
       <c r="D307" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E307" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F307" t="s">
         <v>46</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="H307" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>130</v>
       </c>
       <c r="D308" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E308" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F308" t="s">
         <v>46</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="H308" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>134</v>
       </c>
       <c r="D309" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E309" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F309" t="s">
         <v>37</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="H309" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>138</v>
       </c>
       <c r="D310" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E310" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F310" t="s">
         <v>46</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H310" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>142</v>
       </c>
       <c r="D311" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E311" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F311" t="s">
         <v>67</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="H311" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>146</v>
       </c>
       <c r="D312" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E312" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F312" t="s">
         <v>126</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H312" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>150</v>
       </c>
       <c r="D313" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E313" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="F313" t="s">
         <v>37</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="H313" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>721</v>
       </c>
       <c r="D314" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="E314" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="F314" t="s">
         <v>744</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="H314" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>10</v>
       </c>
       <c r="D315" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="E315" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="F315" t="s">
         <v>744</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="H315" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>117</v>
       </c>
       <c r="D316" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="E316" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="H316" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>721</v>
       </c>
       <c r="D317" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="E317" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="F317" t="s">
         <v>732</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H317" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>