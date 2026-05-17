--- v1 (2026-03-23)
+++ v2 (2026-05-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="368" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="589" uniqueCount="283">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -225,89 +225,273 @@
   <si>
     <t>12</t>
   </si>
   <si>
     <t>O Vereador ROMI CARLOS FACCO MULLER - REPUBLICANOS, com fundamento no artigo 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de adoção urgente de providências visando à execução de obra de calçamento com pavimento intertravado (pvs) na comunidade de Meia Légua, no trecho que compreende o morro no sentido Boqueirão dos Thomas, nas proximidades da residência da sra. Maria Muller.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3626/indicacoes_013-2026.pdf.pdf</t>
   </si>
   <si>
     <t>O Vereador NELSON LICHTENHELD – PSD, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de realização do recolhimento de lixo nas comunidades de Santo Antônio e Rio do Norte, na zona rural deste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacoes_015-2026.pdf.pdf</t>
+  </si>
+  <si>
     <t>O Vereador ROMI CARLOS FACCO MULLER - REPUBLICANOS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de manutenção das estradas de todo o trecho compreendido entre a comunidade de Mangaraí até a comunidade da Holanda, situada na zona rural deste município.</t>
   </si>
   <si>
+    <t>3639</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacoes_016-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>FLAVIANO BARCELLOS FASSARELLA – PODEMOS, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de realização da pavimentação asfáltica do trecho que interliga a Rodovia ES-080 à Comunidade de Regência, localizado neste Município.</t>
+  </si>
+  <si>
+    <t>3640</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>O Vereador DARLEY JANSEN ESPÍNDULA – PP, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de viabilizar a antecipação da abertura dos portões do CEMEI São Francisco de Assis, para 15 (quinze) minutos antes do horário oficial de início das atividades, com a devida adequação do horário de chegada dos servidores responsáveis.</t>
+  </si>
+  <si>
+    <t>3641</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacoes_018-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador SERGIO ANGELI LAGO – REPUBLICANOS, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de construção de vestiário completo no Complexo Esportivo Hermínio Braz, destinado a atender os jogos realizados no Estádio Municipal Laerte Rogério Neves, neste município, conforme imagens anexas.</t>
+  </si>
+  <si>
+    <t>3642</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3642/indicacoes_019-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador MARCOS ADRIANO RAUTA – PODEMOS, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de criação e implementação do Auxílio-Transporte Municipal, destinado aos servidores públicos da Prefeitura que necessitem de locomoção para o exercício de suas funções em seus respectivos postos de trabalho.</t>
+  </si>
+  <si>
+    <t>3643</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3643/indicacoes_020-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores DARLEY JANSEN ESPÍNDULA (PP), FLAVIANO BARCELLOS FASSARELA (PODEMOS), MARCELO FERREIRA LEPAUS (PDT), MARCOS ADRIANO RAUTA (PODEMOS), NELSON LICHTENHELD (PSD), ROMI CARLOS FACCO MULLER (REPUBLICANOS), ROSIMAR JOSE LAHAS (PDT), SERGIO ANGELI LAGO (REPUBLICANOS) e VANISIO WALCHER HELMER (PP), no uso de suas atribuições legais, com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de encaminhamento de projeto de lei visando à alteração da Lei Municipal nº 1.999, de 26 de janeiro de 2026, especificamente quanto aos §§ 2º e 3º do art. 1º, a fim de afastar a suspensão do pagamento da revisão geral anual aos agentes políticos, possibilitando sua efetiva implementação também em relação a essa categoria.</t>
+  </si>
+  <si>
+    <t>3644</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3644/indicacoes_021-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador MARCELO FERREIRA LEPAUS – PDT, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de realizar melhorias na estrutura da ponte de pedestres localizada na comunidade de Retiro, na zona rural deste município, com a instalação de corrimão, guarda-corpo e demais adequações necessárias, visando garantir maior segurança, acessibilidade e melhores condições de uso para a população, conforme imagens anexas.</t>
+  </si>
+  <si>
+    <t>3645</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3645/indicacoes_022-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador MARCOS ADRIANO RAUTA – PODEMOS, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de cancelamento do contrato firmado com o Consórcio Polinorte, destinado à manutenção das atividades da Câmara Técnica de Meio Ambiente e Agricultura, propondo que as demandas passem a ser realizadas pelos servidores efetivos do município.</t>
+  </si>
+  <si>
+    <t>3647</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3647/indicacoes_023-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador FLAVIANO BARCELLOS FASSARELLA – PODEMOS, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de adoção de medidas para o fechamento parcial da Rua Engenheiro Walter Kopperschmidt, nas proximidades do Estádio Municipal Laerte Rogério Neves, popularmente conhecido como Campo do Moxafongo, via que também dá acesso à Associação Recreativa Canta Galo, exclusivamente aos domingos, no horário das 07h às 14h, neste Município.</t>
+  </si>
+  <si>
+    <t>3648</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3648/indicacoes_024-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador MARCELO FERREIRA LEPAUS – PDT, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de construção de um campo de bocha em local adequado no município de Santa Leopoldina, com infraestrutura mínima que possibilite a adequada prática da modalidade, conforme imagem sugerida anexa.</t>
+  </si>
+  <si>
+    <t>3651</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacoes_025-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador SERGIO ANGELI LAGO – REPUBLICANOS, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade da construção de um monumento em homenagem aos tropeiros, a ser implantado na Rua dos Canoeiros, ao lado do monumento da antiga bica de café, na sede deste município, conforme imagem ilustrativa anexa.</t>
+  </si>
+  <si>
+    <t>3659</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Marcelo Ferreira Lepaus, Marcos Adriano Rauta</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3659/indicacoes_026-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores MARCOS ADRIANO RAUTA – PODEMOS e MARCELO FERREIRA LEPAUS – PDT, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de promover a reestruturação e atualização dos valores das diárias concedidas aos motoristas e demais servidores que realizam viagens para fora do município, especialmente aos motoristas vinculados à Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>3660</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>O Vereador ROMI CARLOS FACCO MULLER - REPUBLICANOS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de instalação de iluminação pública na comunidade do Rio do Meio, especificamente no morro que faz a ligação com a comunidade de Meia Légua, nas proximidades das residências do Sr. Emilto Helio Muller e do Sr. Valdecir Coradini Lubiana.</t>
+  </si>
+  <si>
+    <t>3661</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3661/indicacoes_028-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador NELSON LICHTENHELD – PSD, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade da realização de obras para a implantação de rampa de acessibilidade destinada a cadeirantes e pessoas com mobilidade reduzida na ladeira que dá acesso à área de estacionamento da Rua dos Canoeiros.</t>
+  </si>
+  <si>
+    <t>3662</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacoes_029-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador SERGIO ANGELI LAGO – REPUBLICANOS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal, Sr. Fernando Castro Rocha, a necessidade de construção de um bueiro para o adequado escoamento das águas pluviais, em trecho localizado nas proximidades das propriedades do finado Ervin Bein e de Valdemar Schwambach, no atalho de acesso ao IFES, na Comunidade de Caramuru, neste Município, conforme imagens anexas.</t>
+  </si>
+  <si>
+    <t>3663</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3663/indicacoes_030-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador MARCELO FERREIRA LEPAUS – PDT, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a adoção das providências necessárias para promover a adequação do quadro funcional do Poder Executivo às disposições da Lei Federal nº 15.250, de 3 de novembro de 2025, mediante a criação e regulamentação do cargo efetivo de Condutor de Ambulância, com a definição de suas atribuições, requisitos de investidura e lotação, especialmente no âmbito da Secretaria Municipal de Saúde._x000D_
+Sugere, ainda, que o Poder Executivo avalie a viabilidade jurídica e administrativa de aproveitamento ou reenquadramento de servidores ocupantes do cargo efetivo de motorista que já exerçam atividades correlatas e que venham a comprovar a qualificação específica exigida pela legislação vigente, desde que haja compatibilidade entre as atribuições.</t>
+  </si>
+  <si>
     <t>3620</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3620/pdl_001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEOPOLDINENSE.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3621/pdl_002.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3637/01_eleicao_da_mesa.pdf</t>
+  </si>
+  <si>
     <t>Altera os termos do artigo 28 da Lei Orgânica do Município de Santa Leopoldina.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Fernando Castro Rocha</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3592/pl_001_ocr_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTO BÁSICOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DOS SUBSÍDIOS DE QUE TRATA O §4º DO ART. 39 DA CONSTITUIÇÃO FEDERAL, DE 1988 E DO ART. 100 DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3594/pl_002.pdf</t>
@@ -420,63 +604,114 @@
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3633/pl.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA À LEI MUNICIPAL Nº 675/1990 E SUAS ALTERAÇÕES, OS CARGOS EFETIVOS DESTINADOS A ATENDER AO PROGRAMA DE AGENTES COMUNITÁRIOS DE SAÚDE - PACS, SAÚDE DA FAMÍLIA - PSF E AGENTES DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3634/pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE BENS MUNICIPAIS PARA TERCEIROS, DE ACORDO COM OS ARTS. 79, XXVIII, 108 E 112 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3635/pl.pdf</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>17</t>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3636/pl_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de indenização de despesas com viagem no âmbito do Poder Legislativo do Município de Santa Leopoldina e revoga a Lei Municipal nº 1.280, de 07 de janeiro de 2009.</t>
+  </si>
+  <si>
+    <t>3646</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3646/pl_denomina_ladeira_ricardo_avancini_almeida.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA LADEIRA RICARDO AVANCINI ALMEIDA.</t>
+  </si>
+  <si>
+    <t>3652</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3652/pl_019.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA ESPECIAL DE ATENDIMENTO AO PRODUTOR RURAL DE SANTA LEOPOLDINA, PARA INCENTIVO À MELHORIA DA INFRAESTRUTURA RURAL E PROMOÇÃO DO DESENVOLVIMENTO ECONÔMICO SUSTENTÁVEL, AUTORIZA A EXECUÇÃO DE SERVIÇOS DE INTERESSE PÚBLICO EM PROPRIEDADES E DE SEUS BENEFICIÁRIOS.</t>
+  </si>
+  <si>
+    <t>3655</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3655/pl_020_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 1.996, DE 09 DE DEZEMBRO DE 2025, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE SANTA LEOPOLDINA, PARA O PERÍODO DE 2026 A 2029.</t>
+  </si>
+  <si>
+    <t>3656</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3656/pl_21_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 1.995, DE 09 DE DEZEMBRO DE 2025, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SANTA LEOPOLDINA.</t>
+  </si>
+  <si>
+    <t>3657</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3657/pl_22_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2026.</t>
+  </si>
+  <si>
+    <t>3658</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3658/pl_23_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA À LEI MUNICIPAL Nº 675 DE 31 DE JULHO DE 1990 E SUAS ALTERAÇÕES, O CARGO DE EDUCADOR FÍSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3593/resolucao_001_..pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 001, de 06 de maio de 2025, que dispõe sobre a concessão de auxílio-alimentação aos Vereadores da Câmara Municipal de Santa Leopoldina e dá outras providências.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
@@ -513,81 +748,153 @@
   <si>
     <t>DARLEY JANSEN ESPÍNDULA - PP,  SERGIO ANGELI LAGO  - REPUBLICANOS, MARCELO FERREIRA LEPAUS – PDT e VANISIO WALCHER HELMER -  PP, vereadores da Mesa Diretora da Câmara Municipal de Santa Leopoldina vem, com base no artigo 168 do Regimento Interno e na Resolução nº 002/2026 desta Casa de Leis, REQUERER quer seja concedida COMENDA GRAÇA ARANHA às seguintes personalidades:_x000D_
 _x000D_
 • Meritíssimo Juiz Carlos Ernesto Campostrini Machado_x000D_
 • Ilustre Promotor Jefferson Valente Muniz_x000D_
 • Excelentíssimo Governador Renato Casagrande_x000D_
 • Excelentíssimo Vice-governador Ricardo Ferraço_x000D_
 • Reverendíssimo Pastor Rodrigo André Seibel_x000D_
 • Excelentíssimo Desembargador Samuel Meira Brasil Júnior</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3627/requerimento_005.pdf</t>
   </si>
   <si>
     <t>MARCOS ADRIANO RAUTA (PODEMOS), na condição de Vereador da Câmara Municipal de Santa Leopoldina/ES, com base no artigo 168, do Regimento Interno desta Casa de Leis, vem REQUERER a Vossa Excelência que seja expedido ofício ao Senhor José Eustáquio de Freitas, Diretor Presidente do Departamento de Edificações e de Rodovias do Espírito Santo (DER-ES), solicitando informações detalhadas acerca da execução da obra da Escola Estadual Alice Holzmeister, localizada na comunidade de Cocal, no município de Santa Leopoldina/ES, especialmente quanto aos seguintes questionamentos:_x000D_
 _x000D_
 •	Qual é o status técnico e administrativo atual da obra?_x000D_
 •	Quais foram as justificativas técnicas, financeiras ou jurídicas que ocasionaram a paralisação ou atraso na execução dos serviços?_x000D_
 •	Existe data oficialmente estabelecida para a retomada integral das atividades no canteiro de obras? Em caso positivo, qual é essa data?_x000D_
 •	Qual é o cronograma atualizado e o prazo previsto para a conclusão definitiva da obra e entre</t>
   </si>
   <si>
+    <t>3638</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3638/requerimento_006.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores DARLEY JANSEN ESPÍNDULA (PP), FLAVIANO BARCELLOS FASSARELA (PODEMOS), MARCELO FERREIRA LEPAUS (PDT), MARCOS ADRIANO RAUTA (PODEMOS), NELSON LICHTENHELD (PSD), ROMI CARLOS FACCO MULLER (REPUBLICANOS), ROSIMAR JOSE LAHAS (PDT), SERGIO ANGELI LAGO (REPUBLICANOS) e VANISIO WALCHER HELMER (PP), no uso de suas atribuições legais, vem, com fundamento no artigo 81, §1º do Regimento Interno desta Casa de Leis, vêm REQUERER, em caráter excepcional, a alteração da Sessão Ordinária prevista para o dia 20 de abril de 2026 (segunda-feira), para o dia 22 de abril de 2026 (quarta-feira), às 08 (oito) horas.</t>
+  </si>
+  <si>
+    <t>3653</t>
+  </si>
+  <si>
+    <t>O vereador FLAVIANO BARCELLOS FASSARELA (PODEMOS), no uso de suas atribuições legais, vem, com fundamento nos  artigos 100 e 166 do Regimento Interno desta Casa, REQUERER a realização de Sessão Especial, a ocorrer imediatamente após o encerramento da Sessão Ordinária do dia 11 de maio de 2026 (segunda-feira), no Plenário desta Casa Legislativa, destinada à entrega de Moção de Congratulação à Associação Evangélica Beneficente Espírito-Santense – AEBES, em reconhecimento aos seus 70 (setenta) anos de relevantes serviços prestados à sociedade capixaba.</t>
+  </si>
+  <si>
+    <t>3664</t>
+  </si>
+  <si>
+    <t>MoP</t>
+  </si>
+  <si>
+    <t>Moção de Pesar</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3664/mocao_pesar_007.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores abaixo assinado, DARLEY JANSEN ESPÍNDULA (PP), FLAVIANO BARCELLOS FASSARELLA (PODEMOS), MARCELO FERREIRA LEPAUS (PDT), MARCOS ADRIANO RAUTA (PODEMOS) NELSON LICHTENHELD (PSD), ROMI CARLOS FACCO MULLER (REPUBLICANOS), ROSIMAR JOSÉ LAHAS (PDT), SÉRGIO ANGELI LAGO (REPUBLICANOS) e VANÍSIO WALCHER HELMER (PP), com assento nesta Colenda Casa de Leis, vêm de conformidade com fundamento no artigo 170, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, apresentar MOÇÃO DE PESAR, a enlutada família, pelo falecimento do Sr. JOSÉ CARLOS FAUSTINI, ocorrido no dia 01 de maio de 2026.</t>
+  </si>
+  <si>
     <t>3610</t>
   </si>
   <si>
     <t>MoC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3610/001-2026.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial do Vereador FLAVIANO BARCELLOS FASSARELLA (PODEMOS), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES ao Senhor CARLOS ALBERTO PEREIRA, popularmente conhecido como “BEBETO DOS BONECOS”, em reconhecimento ao seu relevante e inestimável contributo à cultura, ao folclore e ao patrimônio imaterial do Município de Santa Leopoldina/ES.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3624/moc_2.pdf.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial do Vereador MARCOS ADRIANO RAUTA (PODEMOS), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES MOÇÃO DE CONGRATULAÇÃO em face da rigorosa e necessária decisão proferida pelo Ministro FLÁVIO DINO, que determina a revisão nacional de verbas pagas acima do teto constitucional e proíbe a criação de novos adicionais. A medida combate o uso irregular de verbas indenizatórias denominadas "penduricalhos", garantindo que a remuneração de agentes públicos respeite rigorosamente os limites estabelecidos pela Constituição Federal.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3632/moc_003_congratulacao.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seu membro o Vereador FLAVIANO BARCELLOS FASSARELLA (PODEMOS), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES à Senhora Neuza Celestino, cidadã leopoldinense que tem se destacado por sua relevante contribuição nas áreas da educação, inclusão social e promoção da saúde por meio da dança.</t>
+  </si>
+  <si>
+    <t>3649</t>
+  </si>
+  <si>
+    <t>Darley Jansen Espíndula, Flaviano Barcellos Fassarella, Marcelo Ferreira Lepaus, Marcos Adriano Rauta, Nelson Lichtenheld, Romi Carlos Facco Muller, Rosimar José Lahas, Sérgio Angeli Lago, Vanisio Walcher Helmer</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3649/moc_004_congratulacao.pdf</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial os Vereadores DARLEY JANSEN ESPÍNDULA (PP), FLAVIANO BARCELLOS FASSARELA (PODEMOS), MARCELO FERREIRA LEPAUS (PDT), MARCOS ADRIANO RAUTA (PODEMOS), NELSON LICHTENHELD (PSD), ROMI CARLOS FACCO MULLER (REPUBLICANOS), ROSIMAR JOSE LAHAS (PDT), SERGIO ANGELI LAGO (REPUBLICANOS), VANISIO WALCHER HELMER (PP), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifestam suas CONGRATULAÇÕES à Associação de Pais e Amigos dos Excepcionais (APAE) de Santa Leopoldina, em alusão ao Mês de Conscientização do Autismo (Abril Azul), em reconhecimento ao relevante trabalho social, educacional e humano desenvolvido no município, especialmente no atendimento, acolhimento e promoção da inclusão de pessoas com Transtorno do Espectro Autista (TEA) e suas famílias.</t>
+  </si>
+  <si>
+    <t>3650</t>
+  </si>
+  <si>
+    <t>Darley Jansen Espíndula, Flaviano Barcellos Fassarella</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial os Vereadores DARLEY JANSEN ESPÍNDULA (PP), FLAVIANO BARCELLOS FASSARELA (PODEMOS), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifesta suas CONGRATULAÇÕES ao Sr. JORGE LUIZ SMIDERLE VALDETARO, ex-Presidente da Associação de Pais e Amigos dos Excepcionais (APAE) de Santa Leopoldina, em reconhecimento à sua atuação responsável e comprometida na condução das atividades institucionais voltadas à promoção da inclusão e da dignidade das pessoas com deficiência intelectual e múltipla no município.</t>
+  </si>
+  <si>
+    <t>3654</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial os Vereadores DARLEY JANSEN ESPÍNDULA (PP), FLAVIANO BARCELLOS FASSARELA (PODEMOS), MARCELO FERREIRA LEPAUS (PDT), MARCOS ADRIANO RAUTA (PODEMOS), NELSON LICHTENHELD (PSD), ROMI CARLOS FACCO MULLER (REPUBLICANOS), ROSIMAR JOSE LAHAS (PDT), SERGIO ANGELI LAGO (REPUBLICANOS) e VANISIO WALCHER HELMER (PP), com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, manifestam suas CONGRATULAÇÕES à Associação Evangélica Beneficente Espírito-Santense – AEBES, em reconhecimento aos seus 70 anos de relevantes serviços prestados à sociedade capixaba, especialmente nas áreas da saúde, assistência social e promoção da dignidade humana.</t>
+  </si>
+  <si>
+    <t>3665</t>
+  </si>
+  <si>
+    <t>MoR</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio</t>
+  </si>
+  <si>
+    <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3665/mocao_repudio_008.pdf</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE SANTA LEOPOLDINA, por intermédio de seus membros, em especial do Vereador MARCOS ADRIANO RAUTA – PODEMOS, com fundamento no artigo 170 do Regimento Interno desta Casa de Leis, apresenta MOÇÃO DE REPÚDIO à empresa Vivo (Telefônica Brasil S.A.), em razão da má qualidade e da constante instabilidade dos serviços de telefonia móvel e internet prestados no município de Santa Leopoldina/ES nos últimos meses.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3595/veto_parcial.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL Nº. 01/2026 – PROJETO DE LEI Nº 056/2025</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3596/veto_total.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL Nº. 02/2026 - PROJETO DE LEI Nº 062/2025</t>
   </si>
 </sst>
 </file>
 
@@ -912,67 +1219,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3598/indicacoes_001-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3599/indicacoes_002-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3600/indicacoes_003-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3601/indicacoes_004-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3602/indicacoes_005-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3606/indicacoes_007-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacoes_008-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3608/indicacoes_009-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacoes_010-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacoes_011-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3626/indicacoes_013-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3620/pdl_001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3621/pdl_002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3592/pl_001_ocr_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3594/pl_002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3604/pl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3605/pl_004-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3612/pl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3613/pl.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3614/pl.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3615/pl_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3616/pl.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3619/pl_010-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3628/pl_011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3629/pl_12.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3630/pl_13.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3633/pl.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3634/pl.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3635/pl.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3593/resolucao_001_..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3597/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3611/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3618/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3623/rec_004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3627/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3610/001-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3624/moc_2.pdf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3632/moc_003_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3595/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3596/veto_total.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3598/indicacoes_001-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3599/indicacoes_002-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3600/indicacoes_003-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3601/indicacoes_004-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3602/indicacoes_005-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3606/indicacoes_007-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacoes_008-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3608/indicacoes_009-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacoes_010-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacoes_011-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3626/indicacoes_013-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacoes_015-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacoes_016-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacoes_018-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3642/indicacoes_019-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3643/indicacoes_020-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3644/indicacoes_021-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3645/indicacoes_022-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3647/indicacoes_023-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3648/indicacoes_024-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacoes_025-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3659/indicacoes_026-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3661/indicacoes_028-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacoes_029-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3663/indicacoes_030-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3620/pdl_001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3621/pdl_002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3637/01_eleicao_da_mesa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3592/pl_001_ocr_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3594/pl_002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3604/pl_003-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3605/pl_004-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3612/pl.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3613/pl.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3614/pl.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3615/pl_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3616/pl.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3619/pl_010-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3628/pl_011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3629/pl_12.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3630/pl_13.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3633/pl.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3634/pl.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3635/pl.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3636/pl_17.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3646/pl_denomina_ladeira_ricardo_avancini_almeida.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3652/pl_019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3655/pl_020_-_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3656/pl_21_-_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3657/pl_22_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3658/pl_23_-_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3593/resolucao_001_..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3597/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3611/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3618/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3623/rec_004.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3627/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3638/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3664/mocao_pesar_007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3610/001-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3624/moc_2.pdf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3632/moc_003_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3649/moc_004_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3665/mocao_repudio_008.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3595/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaleopoldina.es.leg.br/media/sapl/public/materialegislativa/2026/3596/veto_total.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="189.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1316,909 +1623,1656 @@
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>70</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>33</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="E18" t="s">
+      <c r="H18" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
         <v>91</v>
-      </c>
-[...19 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B21" t="s">
-[...11 lines deleted...]
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B22" t="s">
-[...14 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>101</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>88</v>
+        <v>47</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H23" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>104</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>105</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="D25" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>46</v>
+        <v>113</v>
       </c>
       <c r="D26" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>51</v>
+        <v>118</v>
       </c>
       <c r="D27" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>39</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D28" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>59</v>
+        <v>125</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>63</v>
+        <v>129</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="E31" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="F31" t="s">
-        <v>75</v>
+        <v>135</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="H31" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="E32" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="F32" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>142</v>
       </c>
       <c r="E33" t="s">
-        <v>87</v>
+        <v>143</v>
       </c>
       <c r="F33" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>147</v>
       </c>
       <c r="E34" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="F34" t="s">
-        <v>88</v>
+        <v>149</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="H34" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>139</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
-        <v>86</v>
+        <v>147</v>
       </c>
       <c r="E35" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="F35" t="s">
-        <v>75</v>
+        <v>135</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>39</v>
+        <v>153</v>
       </c>
       <c r="H35" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D36" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E36" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="F36" t="s">
-        <v>75</v>
+        <v>156</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="H36" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D37" t="s">
         <v>147</v>
       </c>
       <c r="E37" t="s">
         <v>148</v>
       </c>
       <c r="F37" t="s">
-        <v>47</v>
+        <v>135</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D38" t="s">
         <v>147</v>
       </c>
       <c r="E38" t="s">
         <v>148</v>
       </c>
       <c r="F38" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D39" t="s">
         <v>147</v>
       </c>
       <c r="E39" t="s">
         <v>148</v>
       </c>
       <c r="F39" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="H39" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D40" t="s">
         <v>147</v>
       </c>
       <c r="E40" t="s">
         <v>148</v>
       </c>
       <c r="F40" t="s">
-        <v>75</v>
+        <v>149</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D41" t="s">
         <v>147</v>
       </c>
       <c r="E41" t="s">
         <v>148</v>
       </c>
       <c r="F41" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="H41" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D42" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
       <c r="E42" t="s">
-        <v>165</v>
+        <v>148</v>
       </c>
       <c r="F42" t="s">
-        <v>47</v>
+        <v>149</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="D43" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
       <c r="E43" t="s">
-        <v>165</v>
+        <v>148</v>
       </c>
       <c r="F43" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="H43" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D44" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
       <c r="E44" t="s">
-        <v>165</v>
+        <v>148</v>
       </c>
       <c r="F44" t="s">
-        <v>47</v>
+        <v>149</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="H44" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="D45" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="E45" t="s">
-        <v>175</v>
+        <v>148</v>
       </c>
       <c r="F45" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="H45" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
+        <v>66</v>
+      </c>
+      <c r="D46" t="s">
+        <v>147</v>
+      </c>
+      <c r="E46" t="s">
+        <v>148</v>
+      </c>
+      <c r="F46" t="s">
+        <v>135</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H46" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>189</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" t="s">
+        <v>147</v>
+      </c>
+      <c r="E47" t="s">
+        <v>148</v>
+      </c>
+      <c r="F47" t="s">
+        <v>149</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>193</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>70</v>
+      </c>
+      <c r="D48" t="s">
+        <v>147</v>
+      </c>
+      <c r="E48" t="s">
+        <v>148</v>
+      </c>
+      <c r="F48" t="s">
+        <v>149</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H48" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>74</v>
+      </c>
+      <c r="D49" t="s">
+        <v>147</v>
+      </c>
+      <c r="E49" t="s">
+        <v>148</v>
+      </c>
+      <c r="F49" t="s">
+        <v>149</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H49" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>198</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>78</v>
+      </c>
+      <c r="D50" t="s">
+        <v>147</v>
+      </c>
+      <c r="E50" t="s">
+        <v>148</v>
+      </c>
+      <c r="F50" t="s">
+        <v>135</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>201</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>81</v>
+      </c>
+      <c r="D51" t="s">
+        <v>147</v>
+      </c>
+      <c r="E51" t="s">
+        <v>148</v>
+      </c>
+      <c r="F51" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H51" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>85</v>
+      </c>
+      <c r="D52" t="s">
+        <v>147</v>
+      </c>
+      <c r="E52" t="s">
+        <v>148</v>
+      </c>
+      <c r="F52" t="s">
+        <v>149</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H52" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>207</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" t="s">
+        <v>147</v>
+      </c>
+      <c r="E53" t="s">
+        <v>148</v>
+      </c>
+      <c r="F53" t="s">
+        <v>149</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H53" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>93</v>
+      </c>
+      <c r="D54" t="s">
+        <v>147</v>
+      </c>
+      <c r="E54" t="s">
+        <v>148</v>
+      </c>
+      <c r="F54" t="s">
+        <v>149</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H54" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>97</v>
+      </c>
+      <c r="D55" t="s">
+        <v>147</v>
+      </c>
+      <c r="E55" t="s">
+        <v>148</v>
+      </c>
+      <c r="F55" t="s">
+        <v>149</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H55" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>216</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>101</v>
+      </c>
+      <c r="D56" t="s">
+        <v>147</v>
+      </c>
+      <c r="E56" t="s">
+        <v>148</v>
+      </c>
+      <c r="F56" t="s">
+        <v>149</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H56" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>219</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>220</v>
+      </c>
+      <c r="E57" t="s">
+        <v>221</v>
+      </c>
+      <c r="F57" t="s">
+        <v>135</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H57" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>224</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>225</v>
+      </c>
+      <c r="E58" t="s">
+        <v>226</v>
+      </c>
+      <c r="F58" t="s">
+        <v>47</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H58" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>229</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>17</v>
       </c>
-      <c r="D46" t="s">
-[...12 lines deleted...]
-        <v>180</v>
+      <c r="D59" t="s">
+        <v>225</v>
+      </c>
+      <c r="E59" t="s">
+        <v>226</v>
+      </c>
+      <c r="F59" t="s">
+        <v>28</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H59" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>232</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>22</v>
+      </c>
+      <c r="D60" t="s">
+        <v>225</v>
+      </c>
+      <c r="E60" t="s">
+        <v>226</v>
+      </c>
+      <c r="F60" t="s">
+        <v>23</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H60" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>235</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>27</v>
+      </c>
+      <c r="D61" t="s">
+        <v>225</v>
+      </c>
+      <c r="E61" t="s">
+        <v>226</v>
+      </c>
+      <c r="F61" t="s">
+        <v>135</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H61" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>238</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>32</v>
+      </c>
+      <c r="D62" t="s">
+        <v>225</v>
+      </c>
+      <c r="E62" t="s">
+        <v>226</v>
+      </c>
+      <c r="F62" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H62" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>241</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63" t="s">
+        <v>225</v>
+      </c>
+      <c r="E63" t="s">
+        <v>226</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H63" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>244</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64" t="s">
+        <v>225</v>
+      </c>
+      <c r="E64" t="s">
+        <v>226</v>
+      </c>
+      <c r="F64" t="s">
+        <v>47</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H64" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65" t="s">
+        <v>247</v>
+      </c>
+      <c r="E65" t="s">
+        <v>248</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H65" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>251</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>252</v>
+      </c>
+      <c r="E66" t="s">
+        <v>253</v>
+      </c>
+      <c r="F66" t="s">
+        <v>47</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H66" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>256</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" t="s">
+        <v>252</v>
+      </c>
+      <c r="E67" t="s">
+        <v>253</v>
+      </c>
+      <c r="F67" t="s">
+        <v>23</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H67" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>259</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>22</v>
+      </c>
+      <c r="D68" t="s">
+        <v>252</v>
+      </c>
+      <c r="E68" t="s">
+        <v>253</v>
+      </c>
+      <c r="F68" t="s">
+        <v>47</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H68" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>262</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69" t="s">
+        <v>252</v>
+      </c>
+      <c r="E69" t="s">
+        <v>253</v>
+      </c>
+      <c r="F69" t="s">
+        <v>263</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H69" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>266</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>32</v>
+      </c>
+      <c r="D70" t="s">
+        <v>252</v>
+      </c>
+      <c r="E70" t="s">
+        <v>253</v>
+      </c>
+      <c r="F70" t="s">
+        <v>267</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H70" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>269</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71" t="s">
+        <v>252</v>
+      </c>
+      <c r="E71" t="s">
+        <v>253</v>
+      </c>
+      <c r="F71" t="s">
+        <v>47</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H71" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>271</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>46</v>
+      </c>
+      <c r="D72" t="s">
+        <v>272</v>
+      </c>
+      <c r="E72" t="s">
+        <v>273</v>
+      </c>
+      <c r="F72" t="s">
+        <v>23</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H72" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>276</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>277</v>
+      </c>
+      <c r="E73" t="s">
+        <v>277</v>
+      </c>
+      <c r="F73" t="s">
+        <v>149</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H73" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>280</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>17</v>
+      </c>
+      <c r="D74" t="s">
+        <v>277</v>
+      </c>
+      <c r="E74" t="s">
+        <v>277</v>
+      </c>
+      <c r="F74" t="s">
+        <v>149</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H74" t="s">
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>