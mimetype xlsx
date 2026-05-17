--- v0 (2026-03-26)
+++ v1 (2026-05-17)
@@ -613,51 +613,51 @@
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3603</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3606</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3607</v>