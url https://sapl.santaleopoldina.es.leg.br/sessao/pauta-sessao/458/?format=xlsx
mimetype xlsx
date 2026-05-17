--- v0 (2026-03-23)
+++ v1 (2026-05-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="45">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei nº 5 de 2026</t>
   </si>
   <si>
@@ -94,53 +94,50 @@
     <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO.</t>
   </si>
   <si>
     <t>Indicação nº 4 de 2026</t>
   </si>
   <si>
     <t>Darley Jansen Espíndula</t>
   </si>
   <si>
     <t>O Vereador DARLEY JANSEN ESPÍNDULA – PP, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de viabilizar a utilização do estacionamento localizado na Rua dos Canoeiros para a realização de eventos públicos e culturais, em razão do amplo espaço disponível no local, conforme imagem ilustrativa anexa.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 6 de 2026</t>
   </si>
   <si>
     <t>Romi Carlos Facco Muller</t>
   </si>
   <si>
     <t>O Vereador ROMI CARLOS FACCO MULLER - REPUBLICANOS, com fundamento no artigo 164, do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Exmo. Prefeito Municipal de Santa Leopoldina, Sr. Fernando Castro Rocha, a necessidade de disponibilizar máquinas para a realização de serviços de patrolamento e cascalhamento nas principais vias da comunidade de Cavu, situada na zona rural deste município.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Proposição para votação em plenário</t>
   </si>
   <si>
     <t>Indicação nº 7 de 2026</t>
   </si>
   <si>
     <t>Sérgio Angeli Lago</t>
   </si>
   <si>
     <t>O Vereador SERGIO ANGELI LAGO – REPUBLICANOS, no uso de suas atribuições legais e com fundamento no art. 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Leopoldina, Fernando Castro Rocha, a necessidade de substituição da pavimentação da Rua do Funil, no trecho compreendido a partir das proximidades da ponte que dá acesso à referida via até a pracinha local.</t>
   </si>
   <si>
     <t>Indicação nº 9 de 2026</t>
   </si>
   <si>
     <t>Marcelo Ferreira Lepaus</t>
   </si>
   <si>
     <t>O Vereador MARCELO FERREIRA LEPAUS – PDT, com fundamento no artigo 164 do Regimento Interno da Câmara Municipal de Santa Leopoldina/ES, INDICA ao Excelentíssimo Senhor Prefeito Municipal, Fernando Castro Rocha, a necessidade de instalação de dois redutores de velocidade (quebra-molas), um na Comunidade de Caramuru e outro na Vila Nass, ambos próximos à Igreja Adventista, localizados na zona rural deste Município, conforme imagens anexas.</t>
   </si>
   <si>
     <t>Indicação nº 10 de 2026</t>
   </si>
   <si>
     <t>Marcos Adriano Rauta</t>
   </si>
@@ -659,171 +656,171 @@
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3603</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3606</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
         <v>29</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3608</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
         <v>32</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3609</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
         <v>35</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3617</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>3626</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
         <v>40</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>3627</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
         <v>43</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>